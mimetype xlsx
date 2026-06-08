--- v0 (2025-12-02)
+++ v1 (2026-06-08)
@@ -54,1575 +54,1575 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA CRIADA UMA GUARDA CIVIL MUNICIPAL NO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATUE PERANTE A EMATER-MG PARA QUE SEJA REALIZADA A SUBSTITUIÇÃO DO EXTENSIONISTA RURAL DA EMATER-MG.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE ALTERAR A PREFERÊNCIA DE PASSAGEM PARA QUEM SEGUE NO CRUZAMENTO DAS RUAS SÃO SIMÃO E JOAQUIM JOSÉ LOPES, RETORNANDO A PREFERÊNCIA PARA QUEM SEGUE NA RUA JOAQUIM JOSÉ LOPES.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA REALIZADO EM NOSSO MUNICÍPIO CAMPANHA DE PREVENÇÃO E COMBATE AO CÂNCER DE PRÓSTATA, INCLUSIVE COM A REALIZAÇÃO DE CONSULTAS E EXAMES, CONSIDERANDO A ALTA INCIDÊNCIA QUE ASSOLA NOSSO PAÍS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Celio Batista de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SINALIZAR E INSTALAR MEIO FIO NO CRUZAMENTO DAS RUAS JOÃO TELES DE MENEZES E 1º DE MAIO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA ANTENOR FLORÊNCIO DIAS, PRÓXIMO A CRECHE TEREZA APOLINÁRIO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER OBRAS DE MANUTENÇÃO E REPARO NO CAMPO MUNICIPAL.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER MELHORIAS EM ESTRADA NO POVOADO DA CAPETINGA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA ANTENOR FLORÊNCIO DIAS, EM FRENTE A CRECHE TEREZA APOLINÁRIO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR OBRA PARA PROMOVER O ESCOAMENTO DA ÁGUA QUE EMPOÇA NA RUA JOSÉ VELOSO DE SOUSA, Nº 510, BAIRRO SÃO JOSÉ II, MAIS ESPECIFICAMENTE DEFRONTA A RESIDÊNCIA DO SR. LUCINEI ANTONIO DOS REIS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER A ILUMINAÇÃO PÚBLICA NAS SEGUINTES RUAS: JUCA MILITÃO, 1º DE MARÇO E JOÃO PEREIRA, SENDO TODAS NA ALTURA DA ÚLTIMA CASA CONSTRUÍDA NAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER O LEVANTAMENTO DE UM MATA BURRO INSTALADO NA COMUNIDADE MIMOSO, MAIS ESPECIFICAMENTE NA ESTRADA PRINCIPAL, LOGO DEPOIS DA IGREJA, SENTIDO FÁBRICA DE FOGOS BEIJA-FLOR.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO DRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE LAGES, MAIS ESPECIFICAMENTE DEFRONTE A PROPRIEDADE DO SR. RAFAEL DO JUCA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO CRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE SÃO SIMÃO, MAIS ESPECIFICAMENTE PRÓXIMO ÀS SEGUINTES PROPRIEDADES: JOSÉ ALVES, PEDRO FELIPE PEREIRA, VICENTE ISAÍAS E CARINE CÁSSIA PEREIRA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA DISPONIBILIZADO À POPULAÇÃO DE JAPARAÍBA, ATENDIMENTO MÉDICO NA ESPECIALIDADE DE CARDIOLOGIA, CONSIDERANDO A ALTA DEMANDA ATUAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO NO ÚLTIMO QUARTEIRÃO DA RUA OLEGÁRIO RODRIGUES DIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA SÃO SIMÃO, ENTRE AS RUAS NOSSA SENHORA DO ROSÁRIO E JOAQUIM JACINTO SOBRINHO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR OBRA PARA PROMOVER O ESCOAMENTO DA ÁGUA QUE EMPOÇA NO FINAL DA RUA JOÃO PEREIRA, MAIS ESPECIFICAMENTE DEFRONTE A RESIDÊNCIA DE Nº 598, BAIRRO FAZENDA VELHA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA MANILHA PARA PASSAGEM DE ENXURRADA NA ESTRADA DA COMUNIDADE PONTE VELHA, NA DESCIDA DO BECO, DEFRONTE A PROPRIEDADE DO SR. MARCOS SOUSA, INCLUSIVE COM CONSTRUÇÃO DA PASSAGEM DA ESTRADA PARA A PROPRIEDADE.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NO BAIRRO FAZENDA VELHA, NA RUA JOÃO TELES DE MENEZES, ENTRE AS RUAS OLEGÁRIO RODRIGUES DIAS E JUCA MILITÃO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO NOVOS UNIFORMES PARA OS ALUNOS DAS ESCOLAS MUNICIPAIS E PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SINALIZAR O CRUZAMENTO DAS RUAS JOAQUIM LOPES COM TEREZA APOLINÁRIA DE MIRANDA, ALÉM DE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA JUQUINHA LOPES, PRÓXIMO AO CRUZAMENTO CITADO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UMA DUCHA DE BANHO NO COMPLEXO DE LAZER, MAIS ESPECIFICAMENTE PERTO DAS QUADRAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA PROVIDENCIADA UMA EXPANSÃO DAS ÁREAS DE PERMANÊNCIA NO VELÓRIO MUNICIPAL, COM A DEVIDA INSTALAÇÃO DE COBERTURAS (VARANDAS), TANTO NA PARTE DA FRENTE COMO NA PARTE DE TRÁS DA ATUAL CONSTRUÇÃO DO VELÓRIO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE SEJA CONSTRUÍDO MAIS UMA QUADRA DE AREIA NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA PROVIDENCIADO O ALARGAMENTO DA PISTA DE CAMINHADA NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA DISPONIBILIZADO À POPULAÇÃO DE JAPARAÍBA, ATENDIMENTO MÉDICO NA ESPECIALIDADE DE ORTOPEDIA, CONSIDERANDO A ALTA DEMANDA ATUALMENTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADOS BANHEIROS MASCULINO E FEMININO, ALÉM DE UMA DUCHA, NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, Celio Batista de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA CONTRATADO MAIS UM PSICÓLOGO PARA PRESTAR SERVIÇOS NA SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE ABRIR O CEMITÉRIO PÚBLICO MUNICIPAL PARA VISITAÇÕES DURANTE HORÁRIO COMERCIAL.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER A ILUMINAÇÃO PÚBLICA NO ÚLTIMO QUARTEIRÃO DA RUA OLEGÁRIO RODRIGUES DIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR ESTUDO, ANÁLISE E CORREÇÃO DO SOLO PARA OS PRODUTORES RURAIS, COM POSTERIOR DOAÇÃO DE CALCÁRIO, CASO NECESSÁRIO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONTRATAR ENGENHEIRO DO TRABALHO PARA QUE O MESMO REALIZE UM ESTUDO EM TODOS OS SETORES DO MUNICÍPIO DE JAPARAÍBA E ELABORE LAUDO PERICIAL, INFORMANDO QUAIS SÃO AS ATIVIDADES QUE FAZEM JUS A RECEBER O ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR REPARO NO ASFALTO EM FRENTE A CASA Nº 356, NA RUA JUQUINHA LOPES, RESIDÊNCIA DO SR. GERALDO JUQUINHA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA PISTA PARA CAVALGADAS, QUE PODERIA SER CONSTRUÍDA EM ÁREA VAGA NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER A MANUTENÇÃO DO ALAMBRADO NO CAMPO DE FUTEBOL DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER O ALARGAMENTO DA RUA JOSÉ PEREIRA DOS SANTOS, NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA JOAQUIM JOSÉ LOPES, ANTES DO CRUZAMENTO COM A RUA OLEGÁRIO BERNARDES AMORIM, SENTIDO CENTRO/SAÍDA DA CIDADE.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTORES DE VELOCIDADE NA ESTRADA RURAL DA COMUNIDADE DE LAJE, PRÓXIMO A RESIDÊNCIA DO SR. RAFAEL DO JUCA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR LIXEIRAS EM PRAÇAS E AMBIENTES PÚBLICOS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER UMA REFORMA INTEGRAL DA ESCOLA MUNICIPAL JOSÉ EUSTÁQUIO BORGES.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE READEQUAR O LOCAL DE INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO QUE FICA PRÓXIMO À RUA ANTONIO MARTINS SOBRINHO, Nº 1595, CAPOEIRÃO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA INSTALADO CRL (CENTRO DE COLETA DE LIXO RURAL), NA COMUNIDADE DE PEROBAS, MAIS ESPECIFICAMENTE NAS PROXIMIDADES DAS PROPRIEDADES DE ANDRÉ JOSÉ LOPES (ANDRÉ DO TIÃO CHIQUINHA), JOSÉ DO RAFAEL LAGES (ZÉ FOINHA) E RAFAEL, FILHO DO ZÉ FOINHA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA CONTRATADO UM PROFISSIONAL OU UM PROFESSOR DE NATAÇÃO PARA ATENDER A POPULAÇÃO E PRINCIPALMENTE AS CRIANÇAS QUE NECESSITAM DE ATIVIDADES FÍSICAS NA PISCINA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA INSTALADOS CRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE DE PEROBAS, MAIS ESPECIFICAMENTE PRÓXIMO A RESIDÊNCIA DO SR. JOSÉ JACINTO E NA COMUNIDADE CAPOEIRA GRANDE, MAIS ESPECIFICAMENTE PRÓXIMO A RESIDÊNCIA DO SR. JOSÉ ANTONIO "MARRETA".</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA JOSÉ TELES DE MENEZES, PRÓXIMO AO Nº 572, BAIRRO FAZENDA VELHA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER UMA REFORMA INTEGRAL DA QUADRA EXTERNA LOCALIZADA NA PRAÇA DE ESPORTES.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER A AMPLIAÇÃO DAS PORTAS DE ACESSO AO POLIESPORTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAREM REDUTORES DE VELOCIDADE NA RUA SEIS, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA ESTENDIDO PARA TEMPO INTEGRAL O SERVIÇO DE ATENDIMENTO EM FISIOTERAPIA, CONSIDERANDO A ALTA DEMANDA ATUALMENTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA DISPONIBILIZADO SERVIÇO PÚBLICO DE ÁGUA AOS MORADORES DA COMUNIDADE "VAL DOS CORRÊA".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADO MANUTENÇÃO NO MATA-BURROS LOCALIZADO NA PROPRIEDADE DO SR. VILMAR DO TUNIQUINHO CHIQUINHA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA CONSTRUÍDO UMA ÁREA PARA QUE AS CRIANÇAS POSSAM BRINCAR NA ESCOLA MUNICIPAL "PAULO JACINTO".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA MELHORADA A ILUMINAÇÃO DA PRAÇA ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA INSTALADO NOVAMENTE O PÓRTICO DE "BOAS VINDAS", PRÓXIMO AO TREVO COM A MG-170.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA INSTALADA PARADA COBERTA (GUARITA), NA RUA JOAQUIM JOSÉ LOPES, DEFRONTE AO POSTO DE COMBUSTÍVEIS "ZEMA".</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA VISTORIA NA ESCOLA MUNICIPAL SÃO SIMÃO, RECOLOCANDO VIDROS FALTANTES OU QUEBRADOS NAS JANELAS, ALÉM DE REJUNTAR OS VIDROS QUE ESTÃO SOLTOS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Celio Batista de Sousa, LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA INSTALADA PARADA COBERTA (GUARITA), NA RUA JOAQUIM JOSÉ LOPES, PRÓXIMO AO AUTO POSTO JAPARAIBA, SENTIDO JAPARAÍBA/CAPOEIRÃO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE ALTERAR O LOCAL DE DEPÓSITO DE TERRA DO MUNICÍPIO, QUE ATUALMENTE UTILIZA UM LOTE QUE FICA LOCALIZADO NA RUA JUQUINHA LOPES, QUADRA 1, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA MARIA MADALENA, BAIRRO SÃO JOSÉ, NA QUADRA ACIMA DO SUPERMERCADO PADRE TAVARES.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJAM INSTALADOS BANHEIROS MASCULINO E FEMININO, ALÉM DE UM BEBEDOURO, NA PRAÇA DOM MANUEL (PRAÇA DA MATRIZ).</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SINALIZAR A ESTRADA QUE LIGA AS COMUNIDADES DA LAGE E MIMOSO À CIDADE DE JAPARAIBA/MG.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, QUE SEJA INSTALADA UMA LIXEIRA NA ENCRUZILHADA DA RUA ADELINO RODRIGUES COM A ESTRADA SENTIDO ÀS COMUNIDADES DA CAPETINGA E CHIQUINHA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA INSTALADO CRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE LAJES, MAIS ESPECIFICAMENTE NA ESTRADA SENTIDO JAPARAIBA/ARCOS, PRÓXIMO ÀS RESIDÊNCIAS DOS SRS. JOÃO GINO, GINO, JOÃO GUARIBA, ANTONIO GINO, TIÃOZINHO DA VITÓRIA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR NA VIA QUE DÁ ACESSO AO COMPLEXO DE LAZER OS DOIS REDUTORES DE VELOCIDADE ALÍ EXISTENTES.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA ESTRADA QUE LIGA A COMUNIDADE MIMOSO, SENTIDO JAPARAÍBA/ARCOS, EM FRENTE A FÁBRICA DO MANGELINHA. </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA COMUNIDADE LAJES, NA ESTRADA QUE LIGA JAPARAÍBA/ARCOS, EM FRENTE A CASA DO RAFAEL DO JUCA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA COMUNIDADE MIMOSO, EM FRENTE À FÁBRICA DE FOGOS BEIJA FLOR.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR GRADES DE PROTEÇÃO (GUARDA CORPO) NA PONTE DO CÓRREGO LAJES, NA COMUNIDADE LAJES.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES, Geraldo Alexandre Lopes, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA DISPONIBILIZADA UMA CASA DE APOIO EM BELO HORIZONTE, QUE POSSA ABRIGAR PACIENTES E ACOMPANHANTES DURANTE TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA INSTALADO CRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE ANDRÉ, PRÓXIMO ÀS RESIDÊNCIAS DOS SRS. ISAIAS JOSÉ LOPES, FRANCISCO FERNANDES E MANGELINHA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE EXIGIR DOS PROPRIETÁRIOS DOS IMÓVEIS A CONSTRUÇÃO E/OU REFORMA DOS PASSEIOS JÁ EXISTENTES, ALÉM DA DESOBSTRUÇÃO, AM ALGUNS CASOS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA APLICADO NAS ESCOLAS DA REDE PÚBLICA O TESTE DE ACUIDADE VISUAL.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA A IDENTIFICAÇÃO HORIZONTAL DE "PARE" NO CRUZAMENTO DAS RUAS JOAQUIM JACINTO SOBRINHO COM RUA EMÍLIO LOPES.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR COM PLACA INDICATIVA O REDUTOR DE VELOCIDADE LOCALIZADO NA RUA JOAQUIM JOSÉ LOPES, PRÓXIMO AO POSTO 2000, NA SAÚDE DA CIDADE.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA A IDENTIFICAÇÃO HORIZONTAL DE "PARE", NO CRUZAMENTO DAS RUAS JOAQUIM JOSÉ LOPES E EMÍLIO LOPES.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA INSTALADA PARADA COBERTA (GUARITA), NA PRAÇA DO DISTRITO DO CAPOEIRÃO, MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA PROVIDENCIADA UMA EXPANSÃO DAS ÁREAS DE PERMANÊNCIA NO VELÓRIO MUNICIPAL, COM A DEVIDA INSTALAÇÃO DE COBERTURAS (VARANDAS), TANTO NA PARTE DA FRENTE, COMO NA PARTE DE TRÁS DA ATUAL CONSTRUÇÃO DO VELÓRIO, ALÉM DA INSTALAÇÃO URGENTE DE UM BEBEDOURO DE ÁGUA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR "GUARD RAILS" OU DEFENSAS METÁLICAS NAS 03 (TRÊS) CURVAS DO ASFALTO QUE LIGA JAPARAÍBA AO TREVO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR GRADES DE PROTEÇÃO (GUARDA CORPO) NA PONTE DO BENEDITO, RIO SANTANA, NA COMUNIDADE TRÊS BARRAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR OBRA PARA PROMOVER O ESCOAMENTO DAS ÁGUAS PLUVIAIS ORIUNDAS DO CENTRO QUE DESCEM PELA RUA JOAQUIM JOSÉ LOPES, CHEGANDO ATÉ A RUA ADELINO RODRIGUES.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR DOIS REDUTORES DE VELOCIDADE NA RUA JOAQUIM JOSÉ LOPES, PRÓXIMOS A ESCOLA MUNICIPAL PAULO JACINTO DE MENDONÇA E A APAE.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR MONITORES NOS ÔNIBUS, MICRO-ÔNIBUS E VANS QUE FAZEM O TRANSPORTE PÚBLICO ESCOLAR NO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR CASCALHO NA ESTRADA QUE LIGA O MUNICÍPIO À COMUNIDADE DOS LOPES (PEDRINHO LOPES, DANIEL LOPES, CHICO, ENTRE OUTROS).</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A TROCA DE UM BANCO QUE SE ENCONTRA QUEBRADO NA PRAÇA ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CONSTRUIR MAIS UMA SALA NO PSF-POSTO DE SAÚDE DA FAMÍLIA NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES, ELIANA APARECIDA LOPES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR AS RUAS EM VOLTA DA PRAÇA ANDRÉ E CHIQUINHA, BAIRRO ANDRÉ E CHIQUINHA, NESTA CIDADE, COLOCANDO SENTIDO ÚNICO NAS RUAS RAFAEL MATEUS NETO E JOSINA MARCIANO E DEMAIS SINALIZAÇÕES NAS OUTRAS RUAS, CONFORME MAPA ANEXO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA COLOCADO UM MATA BURRO NA ESTRADA DA MACAÚBA QUE FAZ LIGAÇÃO COM AS TERRAS DA USINA, MAIS PRECISAMENTE NA DIVISA DAS PROPRIEDADES DO SR. IEIÉ (MACAÚBA) COM O SR. WILSON.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA DA COMUNIDADE ANDRÉ, QUE LIGA A PROPRIEDADE DO SR. JOSÉ NOBRE COM O SR. BENTO FERNANDES PEREIRA, INCLUSIVE COM A COLOCAÇÃO DE CASCALHOS E, TALVEZ, ATÉ MESMO, A COLOCAÇÃO DE LOMBADAS QUE PODERIAM DESVIAR AS ÁGUAS DAS ENXURRADAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER A ILUMINAÇÃO PÚBLICA E INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ANTONIO MARTINS SOBRINHO, PRÓXIMO ÀS RESIDÊNCIAS DOS SRS. SILÉZIO E ELITON.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR A PRAÇA DO BAIRRO SÃO JOSÉ, INCLUINDO ALVENARIA E PAISAGISMO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO SR. PREFEITO MUNICIPAL A CONVENIÊNCIA E NECESSIDADE DE QUE SEJA APLICADO NA CONSTRUÇÃO DA PRAÇA DO BAIRRO SÃO JOSÉ, NOS TERMOS DA INDICAÇÃO DE Nº 92/2017, O VALOR APROXIMADO DE R$ 113.000,00 (CENTO E TREZE MIL REAIS), IMPORTÂNCIA QUE NESTE MOMENTO A CÂMARA ESTÁ DEVOLVENDO AOS COFRES MUNICIPAIS COMO SOBRA E ECONOMIA DAS VERBAS DO LEGISLATIVO MUNICIPAL DE JAPARAÍBA, REPASSADAS DURANTE O ANO DE 2017.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR REPAROS NO ASFALTO DA RUA JUQUINHA LOPES, DEFRONTE A RESIDÊNCIA DO SR. GERALDO DO JUQUINHA, PRÓXIMO A RESIDÊNCIA DO SR. GERALDO REIS E PRÓXIMO A ESQUINA COM A RUA ANTENOR FLORÊNCIO DIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO COMANDANTE DA 107A CIA DE POLÍCIA MILITAR, 1º TEN SR. JOÃO BATISTA DE SOUZA, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES REFERENTES A SEGURANÇA PÚBLICA NO MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE É POSSÍVEL ATUAR PERANTE A CEMIG S/A NO INTUITO DE OBTER MELHORIAS NA REDE ELÉTRICA NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE IMPLANTAR UM SISTEMA DE TRANSPORTE EM DUAS ETAPAS PARA PACIENTES QUE NECESSITAM E UTILIZAM DE TRATAMENTO EM BELO HORIZONTE, SENDO A PRIMEIRA ETAPA PARA PACIENTES QUE TENHAM ATENDIMENTO EM BELO HORIZONTE NO HORÁRIO DE 7:00 ÀS 11:00 HORAS E A SEGUNDA ETAPA A SER DESTINADA A PACIENTES QUE TENHAM ATENDIMENTO EM BELO HORIZONTE NO MESMO HORÁRIO DE 11:01 ÀS 18:00 HORAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE INFORME A ESTA CASA SE REALMENTE VAI SER REALIZADA A OBRA PARA MELHORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA JOÃO PEREIRA, ESQUINA COM RUA 1º DE MAIO, BAIRRO PONTE VELHA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENVIE A ESTA CASA A RELAÇÃO DE TODOS OS OCUPANTES DE CARGOS EM COMISSÃO COM AS RESPECTIVAS SECRETARIAS E LOCAIS DE TRABALHO, INCLUSIVE REMUNERAÇÃO, TENDO EM VISTA QUE A LISTAGEM NÃO SE ENCONTRA ATUALIZADA NO SITE DO MUNICÍPIO E PORTAL DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA INFORMADA A ESTA CASA SE É POSSÍVEL ATUAR PERANTE A OPERADORA DE TELEFONIA OI, NO INTUITO DE OBTER MELHORIAS NO SINAL DA REDE MÓVEL CAPTADA NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO ENVIE A ESTA CASA, AS SEGUINTES INFORMAÇÕES A RESPEITO DO PROJETO DE LEI Nº 05/2017, QUE "AUTORIZA O PODER EXECUTIVO A PROMOVER DOAÇÃO DE IMÓVEIS PERTENCENTES AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS": RELATÓRIO INDICANDO OS IMÓVEIS QUE SERÃO DOADOS E QUAIS SERÃO OS CRITÉRIOS UTILIZADOS PARA DEFINIR OS BENEFICIÁRIOS DAS DOAÇÕES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL VEM SENDO A ATUAL POLÍTICA DE COLETA DE RESÍDUOS DE CONSTRUÇÃO E DEMOLIÇÃO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas, LJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA ENVIADO A ESTA CASA, AS SEGUINTES INFORMAÇÕES A RESPEITO DO PROJETO DE LEI SUBSTITUTIVO Nº 05/2017, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A LEGALIZAÇÃO DA PROPRIEDADE DE IMÓVEIS DE DOMÍNIO DO MUNICÍPIO": - CÓPIA DO ACORDO/TAC/SENTENÇA JUDICIAL ONDE FICOU CONSIGNADO AO LOTEAMENTO DO SR. NENEGO; QUE SEJA ENVIADO A ESTA CASA ANEXOS SEPARANDO OS IMÓVEIS POR SITUAÇÃO, INDICANDO, INCLUSIVE, OS BAIRROS; QUE SEJA ENVIADO A ESTA CASA TODAS AS INFORMAÇÕES DOS IMÓVEIS A SEREM DOADOS, A EXEMPLO DE ÉPOCA DE DETENÇÃO DOS BENEFICIÁRIOS E SE OS MESMOS POSSUEM DOCUMENTOS, EXCETO DOS IMÓVEIS CONSTANTES DO LOTEAMENTO DO SR. NENEGO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>LJR - Legislação, Justiça e Redação, FOTC - Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, A MOTIVAÇÃO E DISPOSITIVO LEGAL DE NÃO TER ENVIADO JUNTO AO PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 AS METAS FISCAIS, PRIORIDADES E RISCOS FISCAIS, ALÉM DE INFORMAÇÕES A RESPEITO DA PARTICIPAÇÃO POPULAR NA ELABORAÇÃO E DISCUSSÃO DOS PLANOS, LEI DE DIRETRIZES ORÇAMENTÁRIAS E ORÇAMENTOS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ENVIAR NOVA LEI QUE 'CONCEDA ANISTIA INTEGRAL DA MULTA E DISPENSA DOS JUROS EM TRIBUTOS MUNICIPAIS DEVIDOS PELOS CONTRIBUINTES DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL O CONVOCANDO PARA PRESTAR ESCLARECIMENTOS A RESPEITO DO PROJETO DE LEI COMPLEMENTAR 001/2017, QUE "REESTRUTURA O REGIME DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JAPARAÍBA E DÁ OUTRAS PROVIDÊNCIAS", PODENDO O CHEFE DO EXECUTIVO MUNICIPAL SER REPRESENTADO POR SECRETÁRIO OU ASSESSOR QUE DETENHA CONHECIMENTO DO CITADO PROJETO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, ELIANA APARECIDA LOPES ANDRADE, JOAQUIM NAZARENO ALVES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA A POSSIBILIDADE DE ATUAR PERANTE O COMANDO DA 107A CIA DE POLÍCIA MILITAR, NO INTUITO DE ATIVAR NOVAMENTE NO MUNICÍPIO A PATRULHA RURAL.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENVIE A ESTA CASA, INFORMAÇÕES DOS IMÓVEIS QUE SERÃO REGULARIZADOS, A EXEMPLO ÉPOCA DE DETENÇÃO DOS BENEFICIÁRIOS E SE OS MESMOS POSSUEM DOCUMENTOS, EXCETO DOS IMÓVEIS CONSTANTES DO LOTEAMENTO DO SR. NENEGO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DO POÇO ARTESIANO NA COMUNIDADE DE SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE PASSE A ENVIAR A ESTA CASA OS SEGUINTES DOCUMENTOS FISCAIS: RELATÓRIO DE CUMPRIMENTO DE METAS FISCAIS, QUADRIMESTRAL, CONFORME $ 4º DO ART. 9º DA LEI COMPLEMENTAR 101/2000; RELATÓRIO COM INFORMAÇÕES A RESPEITO DOS LIMITES COM DESPESA DE PESSOAL, QUADRIMESTRAL, CONF. ART. 22 DA LEI COMPLEMENTAR 101/2000; RELATÓRIO DE GESTÃO FISCAL, QUADRIMESTRAL, CONF. ART. 54 DA LEI COMPLEMENTAR 101/2000.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE INFORME A ESTA CASA SE JÁ FOI REALIZADO LAUDO PERICIAL INFORMANDO QUAIS SÃO AS ATIVIDADES QUE FAZEM JUS A RECEBER O ADICIONAL DE INSALUBRIDADE NA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, Celio Batista de Sousa, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE SÃO DOMINGOS DOS BORGES.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº 017/2017, QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS", SER APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI SUBSTITUTIVO Nº 05/2017, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A LEGALIZAÇÃO DA PROPRIEDADE DE IMÓVEIS DE DOMÍNIO DO MUNICÍPIO", SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE O MESMO INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE IMPLANTAR PARCERIA, OU SEJA, FIRMAR CONVÊNIO COM PLANO DE SAÚDE SUPLEMENTAR PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, INCLUSIVE COM PARTE DO PAGAMENTO SENDO SUBSIDIADO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA DE SAÚDE, SRA. JORDANA PEREIRA GOMES, PARA PRESTAR ESCLARECIMENTOS A RESPEITO DO PROJETO DE LEI Nº 018/2017, QUE "AUTORIZA O MUNICÍPIO DE JAPARAÍBA A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE INFORME A ESTA CASA A POSSIBILIDADE DE REALIZAR UM REAJUSTE NO VALOR DA BOLSA DE ESTUDOS, RECEBIDA PELOS BENEFICIÁRIOS DO PROGRAMA UNIBOLSA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA OBRA DA PISCINA AQUECIDA, QUE FICA AO LADO DA APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE O CARGO DE AUXILIAR DE SAÚDE BUCAL EM UNIDADE DE SAÚDE, MAIS ESPECIFICAMENTE SOBRE A EXISTÊNCIA DO CARGO E, EM CASO POSITIVO, SE EXISTE VAGA PARA O REFERIDO CARGO E SE ESTE ESTÁ DEVIDAMENTE E LEGALMENTE OCUPADO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A POSSIBILIDADE DE REATIVAR POR COMPLETO A FARMÁCIA DA UNIDADE DE SAÚDE BÁSICA DO CAPOEIRÃO, INCLUSIVE COM O FORNECIMENTO DE TODOS OS MEDICAMENTOS NECESSÁRIOS E BÁSICOS, DA FORMA COMO FUNCIONOU POR VÁRIOS ANOS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A ESTAÇÃO DE TRATAMENTO DE ÁGUA - ETE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE ENVIE A ESTA CADA INFORMAÇÕES SOBRE AS CÂMERAS DE MONITORAMENTO ELETRÔNICO, PROJETO OLHO VIVO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DO PROJETO DE LEI COMPLEMENTAR Nº 04/2017 QUE "ALTERA O NÚMERO DE VAGAS DE CARGOS PÚBLICOS NO QUADRO GERAL DE CARGOS DE PROVIMENTO EFETIVO DE JAPARAÍBA, ALTERANDO DISPOSITIVO DA LEI COMPLEMENTAR Nº 16/2006".</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE DESTA CASA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº 028/2017 QUE "DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA CRECHE DONA ZIZICA, NESTE MUNICÍPIO", SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº 026/2017 QUE "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS", SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DOS ESTAGIÁRIOS CONTRATADOS PELO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO INFORMAÇÕES QUE FORAM FORMULADAS PELOS ALUNOS DO CRAS DE JAPARAÍBA E CAPOEIRÃO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE-ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1929,68 +1929,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="250" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>