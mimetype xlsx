--- v0 (2025-12-02)
+++ v1 (2026-06-08)
@@ -54,1302 +54,1302 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA CORTADA UMA ÁRVORE QUE ESTÁ LOCALIZADA NA PRAÇA ANDRÉ E CHIQUINHA, DE FRENTE A RUA JOSIMAS MARCIANO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA DISPONIBILIZADO UM JARDINEIRO PARA CUIDAR DA PRAÇA ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA ALTERADO O LOCAL DE UM MATA-BURROS LOCALIZADO NA ESTRADA DE CARLOS BERNARDES, DENTRO DA PROPRIEDADE DO SR. JOSÉ CARLOS, MUNICÍPIO DE JAPARAIBA-MG.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA ALTERADO O FORMATO DOS CRL'S (CENTRO DE COLETA DE LIXO RURAL) EXISTENTES NAS COMUNIDADES RURAIS DO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Celio Batista de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA ALTERADO O DIA DA COLETA DE LIXO RURAL NOS CRL'S (CENTRO DE COLETA DE LIXO RURAL) EXISTENTES NAS COMUNIDADES RURAIS DO MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR GRADES DE PROTEÇÃO (GUARDA CORPO) NA PONTE DA RUA JUQUINHA LOPES, CÓRREGO SÃO SIMÃO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA RUA SÃO SIMÃO, PRÓXIMO A ESQUINA COM A RUA JOSÉ EVANGELISTA SOBRINHO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO EM ESTRADA RURAL QUE LIGA O MUNICÍPIO DE JAPARAÍBA ÀS COMUNIDADES RURAIS VAL DOS CORREIAS E CAPETINGA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTOR DE VELOCIDADE NA RUA JOAQUIM JOSÉ LOPES, PRÓXIMO A ESCOLA MUNICIPAL PAULO JACINTO DE MENDONÇA E A APAE.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAREM REDUTORES DE VELOCIDADE AO LONGO DA RUA SEIS, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO DE JAPARAÍBA/MG.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE FAZER REPAROS NA CALÇADA PRÓXIMO AO PORTÃO DA ESCOLA MUNICIPAL SÃO SIMÃO, USADO, ATUALMENTE, COMO PORTÃO DE SAÍDA NO TÉRMINO DAS AULAS DIÁRIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A SUBSTITUIÇÃO DAS ATUAIS PORTAS DE VIDRO, POR PORTAS DE MADEIRA, NA ESCOLA MUNICIPAL SÃO SIMÃO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO EM TRECHO DA ESTRADA RURAL QUE LIGA O MUNICÍPIO DE JAPARAÍBA À COMUNIDADE RURAL CAPETINGA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA QUE LIGA JAPARAÍBA A LOCALIDADE VAL DOS CORREIAS, INCLUSIVE, COM A COLOCAÇÃO DE CASCALHOS NO TRECHO ENTRE O PRIMEIRO MATA-BURRO, QUE DÁ ENTRADA PARA O SR. ONOFRE FABIANO E O ASFALTO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UMA PASSAGEM ELEVADA NA PRAÇA DOM MANOEL, QUE FAÇA A LIGAÇÃO ENTRE A REFERIDA PRAÇA E A ESCOLA ESTADUAL PADRE PEDRO LAMBERTI.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CONSTRUIR ESPAÇOS PARA MOMENTOS DE RECREAÇÃO NAS ESCOLAS MUNICIPAIS PAULO JACINTO MENDONÇA, SÃO SIMÃO, JOSÉ EUSTÁQUIO BORGES E CEMEI VÓ TEREZA, EQUIPADOS COM DIVERSOS BRINQUEDOS QUE COMPÕE UM PARQUINHO DE DIVERSÃO ESCOLAR INFANTIL.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR UMA ANÁLISE DA ÁGUA POTÁVEL QUE TEM CHEGADO À RESIDÊNCIA DA SRA. ISAURA JACINTA LOPES, QUE RESIDE NA ESTRADA QUE LIGA JAPARAÍBA À COMUNIDADE DA CAPETINGA, TAMBÉM NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE ELEVAR UM MATA-BURRO QUE FICA LOCALIZADO NA ESTRADA QUE LIGA JAPARAÍBA À COMUNIDADE DA CAPETINGA, MAIS PRECISAMENTE NA DIVISA DA PROPRIEDADE RURAL DA SRA. ISAURA JACINTA LOPES.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA DA PARADA COBERTA (GUARITA), LOCALIZADA EM CAPOEIRÃO, NA ESTRADA QUE LIGA JAPARAÍBA À MG-170.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NAS PINTURAS DAS SINALIZAÇÕES HORIZONTAIS DE FAIXAS DE PEDESTRES EXISTENTES NA PRAÇA DOM MANOEL, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR UM REAJUSTE NO VALOR DA BOLSA DE ESTUDO RECEBIDA PELOS BENEFICIÁRIOS DO PROGRAMA UNIBOLSA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA PODA NAS ÁRVORES PRÓXIMAS A PONTE DO CÓRREGO SÃO SIMÃO, NA RUA JOAQUIM JOSÉ LOPES, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE INSTALAR TELAS OU REDES DE PROTEÇÃO NAS LATERAIS ATRÁS DOS GOLS, NO CAMPO DE FUTEBOL LOCALIZADO NA COMUNIDADE DE SÃO DOMINGOS DOS BORGES, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR TRECHO DA RUA JOÃO BORGES BARBOSA, DISTRITO DE CAPOEIRÃO, ONDE EXISTE UM CANTEIRO QUE DIVIDE A REFERIDA RUA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE RECONSTRUIR O CANTEIRO QUE SE LOCALIZAVA ENTRE AS RUAS JOAQUIM JOSÉ LOPES E JOSÉ VELOSO DE SOUZA, PRÓXIMO AO POSTO DO TIÃOZINHO.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR, COM URGÊNCIA, A LIMPEZA DE LOTE LOCALIZADO AO LADO DA ESCOLA PAULO JACINTO DE MENDONÇA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA PODA NAS ÁRVORES LOCALIZADAS ENTRE A GARAGEM DA POLICLÍNICA E PONTE, NA RUA JUQUINHA LOPES, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTOR DE VELOCIDADE NA RUA JOAQUIM JACINTO SOBRINHO (ESTRADA NÃO PAVIMENTADA), SENTIDO FÁBRICA DE FOGOS, NA SAÍDA DESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO, AURÉLIO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR POR COMPLETO O BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTOR DE VELOCIDADE NA RUA JOAQUIM JOSÉ LOPES, EM FRENTE A APAE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA URBANA NA QUADRA FINAL DA RUA SÃO SIMÃO, ENTRE AS RUAS OLEGÁRIO BERNARDES E JUCA ISAIAS, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INCLUIR O BAIRRO SÃO JOSÉ, NO "PROJETO JAPARAÍBA CONECTADA".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER A ILUMINAÇÃO PÚBLICA NO ÚLTIMO QUARTEIRÃO DA RUA 1º DE MARÇO, PRÓXIMO AO NÚMERO 230, RESIDÊNCIA DO SR. FÁBIO, BAIRRO FAZENDA VELHA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER A ILUMINAÇÃO PÚBLICA NO ÚLTIMO QUARTEIRÃO DA RUA OLEGÁRIO RODRIGUES, PRÓXIMO AO NÚMERO 20.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA DA CAPETINGA, MAIS PRECISAMENTE NO MORRO DA SERRINHA, NESTE MUNICÍPIO DE JAPARAÍBA</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SEREM REALIZADOS REPAROS NO ASFALTO, PRÓXIMOS ÀS TAMPAS DE REDE DE ESGOTO, NAS VIAS ASFALTADAS DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR OBRA PARA PROMOVER O ESCOAMENTO DA ÁGUA QUE EMPOÇA NA RUA JOÃO PEREIRA, MAIS ESPECIFICAMENTE DEFRONTE AS RESIDÊNCIAS DE NºS 560 E 570, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA INSTALADO CRL (CENTRO DE COLETA DE LIXO RURAL) NA COMUNIDADE DE CAPETINGA, SENTIDO A LAGOA DA PRATA, MAIS ESPECIFICAMENTE PRÓXIMO A PROPRIEDADE DO SR. CLÉSIO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR MANUTENÇÃO COM MOTONIVELADORA NAS ESTRADAS RURAIS DA FAZENDA PONTE VELHA, PRINCIPALMENTE NA ESTRADA QUE LIGA A RESIDÊNCIA DO SR. ANTONIO ALVES PEREIRA À ESTRADA PRINCIPAL, ASSIM COMO TAMBÉM VÁRIOS OUTROS ACESSOS DE PROPRIEDADES NA LOCALIDADE PONTE VELHA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR UM POSTE DE ENERGIA EQUIPADO COM ILUMINAÇÃO PÚBLICA NA RUA JUCA ISAIAS, ENTRE AS RUAS JOSÉ FELIPE DE MELO E NOSSA SENHORA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA PROVIDENCIADA UMA EXPANSÃO DA ÁREA DO VELÓRIO MUNICIPAL, ATRAVÉS DA JUNÇÃO COM O TERRENO ANEXO QUE DÁ ACESSO AO POLIESPORTIVO, ALÉM DA INSTALAÇÃO DE COBERTURA (VARANDA) NA PARTE DA FRENTE E BANCOS DE ALVENARIA NA PARTE DE FORA DO VELÓRIO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTOR DE VELOCIDADE NA ESTRADA RURAL QUE LIGA JAPARAÍBA À COMUNIDADE DE LAJES, DEFRONTE A PROPRIEDADE DO SR. JOSÉ OSVALDO E WELLINGTON DA MAÍSA, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA URBANA NA QUADRA FINAL DA RUA JOSÉ VELOSO DE SOUZA, BAIRRO SÃO JOSÉ, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR A ÁREA AO ENTORNO DO CEMEI VÓ TEREZA (ÁREA ESCOLAR), ALÉM DE SINALIZAR TAMBÉM AS RUAS MARIA MADALENA E ODÁRIO ALVES FERREIRA, SENDO ESTAR EMBARQUE/DESEMBARQUE DE ESTUDANTES.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UMA QUADRA QUE POSSA SER UTILIZADA TAMBÉM EM EVENTOS, NO LOTE ANEXO A ESCOLA MUNICIPAL PAULO JACINTO DE MENDONÇA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO, Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE ADQUIRIR UM CAMINHÃO PIPA PARA O MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE OFICIAR A EMPRESA BIOSEV (USINA AÇUCAREIRA) PARA QUE ESTA DEIXE DE DESPEJAR VINHOTO PRÓXIMO AO MUNICÍPIO DE JAPARAÍBA, PRINCIPALMENTE PRÓXIMO AO COMPLEXO ESPORTIVO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE ADQUIRIR UM ROLO COMPACTADOR (COMPRESSOR) PARA O MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REFORMAR O PÁTIO DA ESCOLA MUNICIPAL SÃO SIMÃO, NESTA CIDADE DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/415/ind._50-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/415/ind._50-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA URBANA NO ENTORNO DA QUADRA DO BAIRRO SÃO JOSÉ E DA ÁREA ONDE SERÁ CONSTRUÍDA A PRAÇA, NO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/416/ind._51-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/416/ind._51-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE APROVEITAR MELHOR O ESPAÇO EXISTENTE NA ESCOLA MUNICIPAL SÃO SIMÃO, COM A INSTALAÇÃO DE DIVERSOS BRINQUEDOS QUE COMPORIAM UM PARQUINHO DE DIVERSÃO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/417/ind._52-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/417/ind._52-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A REPOSIÇÃO DE AREIA DA QUADRA DE AREIA NO PARQUE MUNICIPAL JOSÉ VIRGÍLIO DOS SANTOS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/418/ind._53-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/418/ind._53-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A TERRAPLENAGEM COM POSTERIOR COLOCAÇÃO DE CASCALHO NO LOCAL QUE DÁ ACESSO AO CAMPO SOCIETY, DENTRO DO PARQUE MUNICIPAL JOSÉ VIRGÍLIO DOS SANTOS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/419/ind._54-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/419/ind._54-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SINALIZAR COM PLACAS INDICATIVAS AS ONDULAÇÕES (QUEBRA MOLAS) DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/420/ind._55-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/420/ind._55-2018.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJAM INSTALADAS PARADAS COBERTAS (GUARITAS), NOS SEGUINTES LOCAIS: NA RUA JOAQUIM JOSÉ LOPES, DEFRONTE AO POSTO ZEMA, SENTIDO CAPOEIRÃO/JAPARAÍBA, RUA JOAQUIM JOSÉ LOPES, PRÓXIMO AO AUTO POSTO JAPARAÍBA, SENTIDO JAPARAÍBA/CAPOEIRÃO E NA PRAÇA DO DISTRITO DE CAPOEIRÃO, MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/421/ind._56-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/421/ind._56-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA PROVIDENCIADA UMA EXPANSÃO DAS ÁREAS DE PERMANÊNCIA NO VELÓRIO MUNICIPAL, COM A DEVIDA INSTALAÇÃO DE COBERTURAS (VARANDAS), TANTO NA PARTE DA FRENTE COMO NA PARTE DE TRÁS DA ATUAL CONSTRUÇÃO DO VELÓRIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/422/ind._57-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/422/ind._57-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA COLOCADO UMA LIXEIRA PARA DEPÓSITO DE LIXO, NO PROLONGAMENTO DA RUA ADELINO RODRIGUES, NO BAIRRO MARIA FRANCISCA RODRIGUES, EM JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR LIGAÇÃO DIRETA DE ÁGUA NO PARQUE MUNICIPAL "JOSÉ VIRGÍLIO DOS SANTOS".</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/434/ind._59-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/434/ind._59-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO E CAPINA NO GRAMADO DO ESTÁDIO MUNICIPAL "ANTENOR FLORÊNCIO DIAS", NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/435/ind._60-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/435/ind._60-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE AMPLIAR O REFEITÓRIO DA ESCOLA MUNICIPAL SÃO SIMÃO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/442/ind._61-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/442/ind._61-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA REALIZADA PODA EM VÁRIAS ÁRVORES LOCALIZADAS NAS RUAS MARIA MADALENA, JOÃO AUGUSTO E PADRE JOSIMAS, BAIRRO SÃO JOSÉ, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/443/ind._62-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/443/ind._62-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAR A PARTE INTERIOR NO CEMITÉRIO MUNICIPAL DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/444/ind._63-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/444/ind._63-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR UMA COBRANÇA PERANTE A EMPRESA V8 LOTEADORA, PARA QUE ESTA PROMOVA MELHORIA NA ESTRADA DO LOTEAMENTO MARIA MADALENA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/447/ind._64-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/447/ind._64-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA QUE LIGA JAPARAÍBA A LOCALIDADE VAL DOS CORREIAS, INCLUSIVE COM A COLOCAÇÃO DE CASCALHOS NO TRECHO ENTRE O ASFALTO ATÉ O PRIMEIRO MATA-BURROS, QUE DÁ ENTRADA PARA O SR. ONOFRE FABIANO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/448/ind._65-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/448/ind._65-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA QUE LIGA JAPARAÍBA À LOCALIDADE DE MIMOSO, INCLUSIVE, COM A COLOCAÇÃO DE CASCALHOS NA ENCRUZILHADA QUE DESCE PARA O SR. RAFAEL DO JUCA, ATÉ A PONTE DO SR. VICENTE CHIQUINHA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, Geraldo Alexandre Lopes, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/449/ind._66-2018_rMuuCwF.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/449/ind._66-2018_rMuuCwF.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR REPARO NO ASFALTO DA RUA ANA FRANCISCA, ESQUINA COM A RUA JUCA MILITÃO, BAIRRO FAZENDA VELHA, ONDE ENCONTRA-SE UM GRANDE BURACO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/450/ind._67-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/450/ind._67-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR CANALETA INVERTIDA NA RUA ADELINO RODRIGUES, BAIRRO ANDRÉ E CHIQUINHA, NESTE MUNICÍPIO DE JAPARAÍBA/MG.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/451/ind._68-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/451/ind._68-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR REPAROS NO ASFALTO DA RUA ADELINO RODRIGUES, PRÓXIMO AO NÚMERO 246, BAIRRO ANDRÉ E CHIQUINHA, ONDE ENCONTRAM-SE ALGUNS BURACOS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/452/ind._69-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/452/ind._69-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR A COBERTURA DA PARTE DO ESPAÇO DE RECREAÇÃO NO CEMEI-TEREZA APOLINÁRIO REZENDE.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM INSTALADOS BANHEIROS MASCULINO E FEMININO NO SALÃO COMUNITÁRIO "JOSÉ MARTINS FILHO", LOCALIZADO NA COMUNIDADE SÃO DOMINGOS DO CRUZEIRO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/454/ind._71-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/454/ind._71-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR GRADES DE PROTEÇÃO (GUARDA CORPO) NA PONTE DA RUA JUQUINHA LOPES, QUE LIGA OS BAIRROS BELA VISTA E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/455/ind._72-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/455/ind._72-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR A DISPOSIÇÃO DO LEITURISTA DE ÁGUA DA ZONA RURAL, MÁQUINA QUE JÁ IMPRIMA A CONTA DE ÁGUA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/456/ind._73-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/456/ind._73-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR UM POSTE PARA ILUMINAÇÃO PÚBLICA NA RUA SEBASTIÃO MARCIANO, PRÓXIMO AO NÚMERO 03, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/457/ind._74-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/457/ind._74-2018.pdf</t>
   </si>
   <si>
     <t>INDICAM AO SR. PREFEITO MUNICIPAL A CONVENIÊNCIA E NECESSIDADE DE QUE O VALOR APROXIMADO DE R$ 138.200,00 (CENTO E TRINTA E OITO MIL E DUZENTOS REAIS) QUE SERÁ DEVOLVIDA AOS COFRES MUNICIPAIS COMO SOBRA E ECONOMIA DAS VERBAS DO LEGISLATIVO MUNICIPAL DE JAPARAÍBA, REPASSADOS DURANTE O ANO DE 2018, SEJA DEVIDAMENTE APLICADO EM OBRAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA ESCLARECIMENTOS A RESPEITO DO SETOR DE CULTURA. REQUER QUE SEJA INFORMADO A ESTA CASA TODAS AS VERBAS RECEBIDAS E TODOS OS GASTOS REALIZADOS POR ESTA PASTA, OU SEJA, REQUER QUE SEJA REALIZADO UMA PRESTAÇÃO DE CONTAS DO SETOR DE CULTURA.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA CRECHE MUNICIPAL DONA ZIZICA, LOCALIZADA EM CAPOEIRÃO, TENDO EM VISTA QUE APARENTEMENTE A CONSTRUÇÃO ESTÁ FINALIZADA, NO ENTANTO, A CRECHE NÃO SE ENCONTRA EM FUNCIONAMENTO. </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DO NÃO ATENDIMENTO ÀS INDICAÇÕES REFERENTES A MELHORIAS NO VELÓRIO MUNICIPAL, CONSISTENTES NAS INDICAÇÕES NºS 024/2017, 029/2017 E 079/2017, SENDO ESTAS SOMENTE NESTA LEGISLATURA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DO NÃO ATENDIMENTO ÀS INDICAÇÕES REFERENTES ÀS INSTALAÇÕES DE PARADAS COBERTAS (GUARITAS) EM PONTOS DO MUNICÍPIO, CONSISTENTES NAS INDICAÇÕES NºS 057/2017, 059/2017 E 078/2017, SENDO ESTAS SOMENTE NESTA LEGISLATURA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA OS RELATÓRIOS SEMESTRAIS PREVISTOS NA LEI COMPLEMENTAR 101/2000, LEI DE RESPONSABILIDADE FISCAL.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE, AURÉLIO MARTINS DOS SANTOS, JOAQUIM NAZARENO ALVES, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DAS AUTUAÇÕES E FISCALIZAÇÃO DOS IMÓVEIS NESTE MUNICÍPIO, CONFORME PREVISÃO NA LEI MUNICIPAL Nº 899/2013.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, AURÉLIO MARTINS DOS SANTOS, JOAQUIM NAZARENO ALVES, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA APLICAÇÃO DE HERBICIDAS (CAPINA QUÍMICA) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA INEXISTÊNCIA DA PLACA QUE DÁ NOME A PRAÇA DE CAPOEIRÃO, HOMENAGEANDO O EX-VEREADOR ANTONIO AUGUSTO (CAPOEIRÃO).</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA AUSÊNCIA DE AGENTE DE SAÚDE NO BAIRRO ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DOS PROTESTOS QUE ESTÃO SENDO REALIZADOS POR FALTA DE PAGAMENTO DE TRIBUTOS MUNICIPAIS, MAIS ESPECIFICAMENTE EM RELAÇÃO AO IPTU COM FATO GERADOR DE MAIS DE 05 (CINCO) ANOS ATRÁS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DO NÃO ATENDIMENTO ÀS INDICAÇÕES REFERENTES À INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA COMUNIDADE DE LAJES, PRÓXIMO A RESIDÊNCIA DO SR. RAFAEL DO JUCA, CONSISTENTES NAS INDICAÇÕES NºS 040/2017 E 068/2017, SENDO ESTAS SOMENTE NESTA LEGISLATURA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE SE ENVIAR NOTIFICAÇÃO À EMPRESA RESPONSÁVEL PELA REFORMA DA PRAÇA DOM MANOEL.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, ESCLARECIMENTOS SOBRE A REDE COLETORA DE ESGOTO NO BAIRRO MARIA FRANCISCA RODRIGUES, NESTA CIDADE DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DE PROGRAMA DE HABITAÇÃO PARA FAMÍLIAS, PRÓXIMO AO COMPLEXO DE LAZER, TENDO EM VISTA QUE O MUNICÍPIO HÁ ALGUNS ANOS ADQUIRIU TERRENO PARA TAL FIM, CONFORME INFORMATIVO MUNICIPAL DATADO DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA EXISTÊNCIA OU NÃO DE LOCAIS QUE POSSAM SER CONSIDERADOS DE DIFÍCIL ACESSO, NOS TERMOS DO ESTATUTO DO SERVIDOR, LEI COMPLEMENTAR Nº 28/09.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA PISCINA AQUECIDA QUE FICA AO LADO DA APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, ESCLARECIMENTOS SOBRE A REDE COLETORA DE ESGOTO NO BAIRRO PEREIRA, NESTA CIDADE DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA EXISTÊNCIA DE ALGUM PROJETO DE INFRAESTRUTURA (PAVIMENTAÇÃO) PARA A PRIMEIRA QUADRA DA RUA JOÃO PEREIRA, ESQUINA COM RUA OLEGÁRIO RODRIGUES DIAS, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA A RELAÇÃO DE TODOS OS ESTAGIÁRIOS, SERVIDORES E OCUPANTES DE CARGOS EM COMISSÃO, COM AS RESPECTIVAS REMUNERAÇÕES, SECRETARIAS, LOCAIS DE TRABALHO, INCLUSIVE COM AS FUNÇÕES QUE ESTÃO SENDO EXERCIDAS DE FATO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE ENVIE A ESTA CASA RELATÓRIO REFERENTE À REALIZAÇÃO DA FESTA "RODEIO FEST SHOW", INCLUSIVE PLANILHA DE RECEITAS E DESPESAS, INCLUINDO CÓPIA DOS PROCEDIMENTOS LICITATÓRIOS REALIZADOS PARA REALIZAÇÃO DA FESTA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO Á COMPANHIA ENERGÉTICA DE MINAS GERAIS - CEMIG, REQUERENDO DA MESMA QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DA INTERRUPÇÃO NO FORNECIMENTO DE ENERGIA ELÉTRICA NOS DIAS 11, 12 E 13 DE AGOSTO, NO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DO FUNCIONAMENTO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/424/req._23-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/424/req._23-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DAS FUNÇÕES EXERCIDAS PELA SERVIDORA PATRÍCIA MARTINS DOS REIS, ASSISTENTE ADMINISTRATIVO, ATUALMENTE NOMEADA PARA O CARGO EM COMISSÃO DE CHEFE DO DEPARTAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/425/req._24-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/425/req._24-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE SE REALIZAR ALGUNS JOGOS DO TORNEIO DE FÉRIAS NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/426/req._25-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/426/req._25-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO AO MESMO QUE ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA POSSIBILIDADE  DE SE REALIZAR UMA VISITA TÉCNICA NA ESCOLA MUNICIPAL SÃO SIMÃO, ATRAVÉS DE PROFISSIONAL DE ENGENHARIA, PARA AVERIGUAÇÃO DE PROBLEMAS FÍSICOS NA ESTRUTURA E EM EQUIPAMENTOS DO PRÉDIO DA REFERIDA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/427/req._26-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/427/req._26-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO MESMO QUE ENVIE A ESTA CASA, RELATÓRIO REFERENTE A TODOS OS GASTOS DISPENDIDOS COM ENERGIA ELÉTRICA PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/436/req._27-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/436/req._27-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO  AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO MESMO QUE NOS INFORME SE É POSSÍVEL ATUAR PERANTE A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, NO INTUITO DE RETORNAR COM AS ENTREGAS DAS CARTAS E ENCOMENDAS NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>LJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/445/req._28-2018.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/445/req._28-2018.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO INFORMAÇÕES A RESPEITO DO PROJETO DE LEI Nº 19/2018, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A VENDA, ATRAVÉS DE CONCORRÊNCIA PÚBLICA, DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, REQUERENDO QUE NOS INFORME SE É POSSÍVEL ATUAR PERANTE O DER-MG, NO INTUITO DE SE RESOLVER UM PROBLEMA DE DECLIVE ACENTUADO NA RODOVIA QUE LIGA A CIDADE DE JAPARAÍBA A MG-170, MAIS ESPECIFICAMENTE EM FRENTE AO TRAVO DE CAPOEIRÃO, SENTIDO MG-170.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1656,68 +1656,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/415/ind._50-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/416/ind._51-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/417/ind._52-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/418/ind._53-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/419/ind._54-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/420/ind._55-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/421/ind._56-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/422/ind._57-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/434/ind._59-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/435/ind._60-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/442/ind._61-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/443/ind._62-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/444/ind._63-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/447/ind._64-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/448/ind._65-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/449/ind._66-2018_rMuuCwF.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/450/ind._67-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/451/ind._68-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/452/ind._69-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/454/ind._71-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/455/ind._72-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/456/ind._73-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/457/ind._74-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/424/req._23-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/425/req._24-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/426/req._25-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/427/req._26-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/436/req._27-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/445/req._28-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/415/ind._50-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/416/ind._51-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/417/ind._52-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/418/ind._53-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/419/ind._54-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/420/ind._55-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/421/ind._56-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/422/ind._57-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/434/ind._59-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/435/ind._60-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/442/ind._61-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/443/ind._62-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/444/ind._63-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/447/ind._64-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/448/ind._65-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/449/ind._66-2018_rMuuCwF.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/450/ind._67-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/451/ind._68-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/452/ind._69-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/454/ind._71-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/455/ind._72-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/456/ind._73-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/457/ind._74-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/424/req._23-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/425/req._24-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/426/req._25-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/427/req._26-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/436/req._27-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2018/445/req._28-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="250" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>