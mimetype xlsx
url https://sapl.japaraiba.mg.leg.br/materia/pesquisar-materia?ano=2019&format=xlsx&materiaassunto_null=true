--- v0 (2025-12-02)
+++ v1 (2026-06-16)
@@ -54,1236 +54,1236 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/458/ind._01-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/458/ind._01-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REFORMAR OS VESTIÁRIOS DO CAMPO DE FUTEBOL DE CAPOEIRÃO, ALÉM DE INSTALAR BEBEDOR PARA OS ATLETAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/459/ind._02-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/459/ind._02-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA UMA CAÇAMBA PARA RECOLHIMENTO DE LIXO NA COMUNIDADE SÃO DOMINGOS DO CRUZEIRO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/460/ind._03-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/460/ind._03-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO NA ESTRADA QUE LIGA JAPARAÍBA A COMUNIDADE DE CAPETINGA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/461/ind._04-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/461/ind._04-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMAR O LOCAL QUE ABRIGAVA O TELECENTRO EM CAPOEIRÃO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/462/ind._05-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/462/ind._05-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR BUEIROS NO BAIRRO SÃO JOSÉ, DEVENDO O MUNICÍPIO ANALISAR OS PONTOS ESTRATÉGICOS PARA ESTAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/465/ind._06-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/465/ind._06-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS LIXEIRAS PÚBLICAS EM JAPARAÍBA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/466/ind._07-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/466/ind._07-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE SEJA AVALIADO A NECESSIDADE DE UM NOVO PROJETO DE ILUMINAÇÃO NA PRAÇA ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/467/ind._08-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/467/ind._08-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS PLACAS INDICATIVAS DE "PROIBIÇÃO DE JOGAR LIXO" NAS PROXIMIDADES DAS CACHOEIRAS "VELOSO" E "BENEDITO" E A INSTALAÇÃO DE LIXEIRAS NO LOCAL.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/468/ind._09-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/468/ind._09-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAR AS ATIVIDADES ESPORTIVAS MUNICIPAIS TAMBÉM PARA O PERÍODO DA MANHA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/469/ind._10-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/469/ind._10-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA DA COMUNIDADE ANDRÉ, QUE LIGA A PROPRIEDADE DO SR. JOSÉ NOBRE COM O SR. MOACIR PEREIRA MALTA, INCLUSIVE COM A COLOCAÇÃO DE CASCALHOS E, TALVEZ, ATÉ MESMO, A COLOCAÇÃO DE LOMBADAS QUE PODERIAM DESVIAR AS ÁGUAS DAS ENXURRADAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/470/ind._11-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/470/ind._11-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REPAROS NECESSÁRIOS NA ESTRADA QUE LIGA JAPARAÍBA A COMUNIDADE DE "MIMOSO".</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/471/ind._12-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/471/ind._12-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA COLOCADA PLACA DE SINALIZAÇÃO E QUEBRA MOLAS NA RUA MARIA MADALENA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/472/ind._13-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/472/ind._13-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA COLOCADA UMA MONITORA PARA ACOMPANHAR O TRANSPORTE ESCOLAR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/473/ind._14-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/473/ind._14-2019.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE E IMPACTO PARA IMPLANTAÇÃO DE UNIDADES FOTOVOLTAICAS NOS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/474/ind._15-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/474/ind._15-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A LIMPEZA NO TERRENO ABAIXO DA RUA I, ACIMA DO CÓRREGO, ONDE FORAM PLANTADAS MUDAS DE ÁRVORES PELO MUNICÍPIO JUNTAMENTE COM OS ALUNOS DA ESCOLA MUNICIPAL JOSÉ EUSTÁQUIO BORGES, NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/475/ind._16-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/475/ind._16-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE FISCALIZE A PERMANÊNCIA DE CAÇAMBAS PARA RECOLHIMENTO DE LIXO, ACIMA DO QUE É NECESSÁRIO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JOAQUIM NAZARENO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/476/ind._17-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/476/ind._17-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE CANALIZAR AS ÁGUAS PLUVIAIS QUE DESCEM NO TRECHO DO PROSSEGUIMENTO DA RUA OLEGÁRIO RODRIGUES DIAS, ENTRE A RUA ADELINO RODRIGUES E O CÓRREGO DAS PEROBAS, NO BAIRRO MARIA FRANCISCA DIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/477/ind._18-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/477/ind._18-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAR A DISPOSIÇÃO DAS ESCOLAS MUNICIPAIS, UMA PSICÓLOGA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Celio Batista de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/478/ind._19-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/478/ind._19-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA NO ENTORNO E NA QUADRA DO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/479/ind._20-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/479/ind._20-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NO DISTRITO DE CAPOEIRÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/480/ind._21-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/480/ind._21-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR LIMPEZA, SEJA POR CAPINA OU ROÇADEIRA, DE ÁRIA ONDE SE FEZ PLANTIO DE ÁRVORES, NA ENTRADA DE CAPOEIRÃO, PLANTIO ESTE QUE FORA FEITO PELA PREFEITURA EM PARCERIA COM A BIOSEV, JUNTAMENTE COM ALUNOS DA ESCOLA MUNICIPAL JOSÉ EUSTÁQUIO BORGES, INDICANDO AINDA A CONVENIÊNCIA DE SE PROCEDER UMA LIMPEZA GERAL NA ENTRADA DO CAPOEIRÃO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/481/ind._22-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/481/ind._22-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA DO LOTE LOCALIZADO AO LADO DA CRECHE "DONA ZIZICA", LOTE ESTE DE PROPRIEDADE DO MUNICÍPIO.,</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/482/ind._23-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/482/ind._23-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA DA CACHOEIRA, PRÓXIMO AO SR. CICINHO VELOSO, PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/483/ind._24-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/483/ind._24-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR O FECHAMENTO DO ESPAÇO QUE LIMITA A ENTIDADE APAE.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/484/ind._25-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/484/ind._25-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REPAROS NECESSÁRIOS NA ESTRADA QUE LIGA JAPARAÍBA À COMUNIDADE DE "MIMOSO".</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/485/ind._26-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/485/ind._26-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADO O CORTE DE VÁRIAS ÁRVORES LOCALIZADAS NO FINAL DA RUA JOSÉ MESSIAS DE FIGUEIREDO, NO DISTRITO DE CAPOEIRÃO, PRÓXIMO A RESIDÊNCIA DA ÂNGELA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/486/ind._27-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/486/ind._27-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO NO ÚLTIMO QUARTEIRÃO DA RUA OLEGÁRIO RODRIGUES DIAS, ESQUINA COM A RUA JOÃO PEREIRA, CENTRO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UMA PLACA DE BOAS VINDAS NO TREVO DA RODOVIA MG-170.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/488/ind._29-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/488/ind._29-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA INSTALADO RELÓGIO DE PONTO NO CEMEI "DONA ZIZICA", NO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTORES DE VELOCIDADE NA RUA VINTE DE SETEMBRO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/490/ind._31-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/490/ind._31-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS RUAS DO DISTRITO DE CAPOEIRÃO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/509/ind._32-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/509/ind._32-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA ESTRADA QUE LIGA JAPARAÍBA À COMUNIDADE DE MIMOSO, MAIS ESPECIFICAMENTE EM FRENTE À ENTRADA DA PROPRIEDADE DO SR. GILSON.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/510/ind._33-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/510/ind._33-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA A SUBSTITUIÇÃO DAS ATUAIS LÂMPADAS DO POLIESPORTIVO DE CAPOEIRÃO, POR LÂMPADAS BRANCAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/511/ind._34-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/511/ind._34-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE O HORÁRIO PARA MARCAÇÃO DE EXAMES CLÍNICOS SEJA ESTENDIDO PARA A PARTE DA MANHÃ.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/512/ind._35-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/512/ind._35-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NA ESTRADA QUE LIGA JAPARAÍBA À LOCALIDADE DOS LOPES.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/513/ind._36-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/513/ind._36-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO A INSTALAÇÃO DE UMA LIXEIRA, SE POSSÍVEL NOS MOLDES DO CENTRO DE COLETA DE LIXO RURAL, NO FINAL DA RUA JOAQUIM JACINTO SOBRINHO, SAÍDA PARA A FÁBRICA DE FOGOS "CINCO ESTRELAS".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/514/ind._37-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/514/ind._37-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR A SEPARAÇÃO DAS EQUIPES DE SAÚDE DA ESF (EQUIPE DA SAÚDE DA FAMÍLIA) DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/515/ind._38-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/515/ind._38-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA REALIZADA A PODA DE GALHOS DE ÁRVORE QUE SE ENCONTRAM ADENTRANDO AO CAMPO DO CAPOEIRÃO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/516/ind._39-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/516/ind._39-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA PROVIDENCIADO REPARO NA PISTA DE CAMINHADA NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/517/ind._40-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/517/ind._40-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJAM INSTALADOS BANHEIROS, ALÉM DE UMA DUCHA, NO COMPLEXO DE LAZER.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/518/ind._41-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/518/ind._41-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER A LIMPEZA URBANA NAS RUAS ANA DIAS MARCIANO E EMÍLIO LOPES, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/519/ind._42-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/519/ind._42-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE OFICIAR A EMPRESA BIOSEV LDC (USINA AÇUCAREIRA) PARA QUE ESTA, APÓS A COLHEITA DA CANA, REALIZE OS REPAROS NAS ESTRADAS, DEIXANDO-AS EM PERFEITO ESTADO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/520/ind._43-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/520/ind._43-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA A PODA DE ALGUMAS ÁRVORES QUE SE ENCONTRAM LOCALIZADAS NA ENCRUZILHADA DE SÃO DOMINGOS DO CRUZEIRO, DENTRO DA PROPRIEDADE DO SR. OTACÍLIO CALIXTO DE MELO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/521/ind._44-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/521/ind._44-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE LÂMPADA NO POSTE NA PROPRIEDADE DO SR. JOÃO VALMIR RIBEIRO, COMUNIDADE DE SÃO DOMINGOS DOS MARTINS, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/522/ind._45-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/522/ind._45-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE FISCALIZE A COLOCAÇÃO DE CAÇAMBAS NO PERÍMETRO DO MUNICÍPIO, INCLUINDO TEMPO DE PERMANÊNCIA E LOCAL ONDE ESTÁ SENDO COLOCADA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/523/ind._46-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/523/ind._46-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE SEJA INSTALADO NOVAMENTE RELÓGIO DE PONTO NO CEMEI "VÓ TEREZA" EM JAPARAÍBA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/524/ind._47-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/524/ind._47-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE QUE TODAS AS DIVULGAÇÕES DOS ATOS DO EXECUTIVO, INCLUINDO OS DOS SETORES DA EDUCAÇÃO, COMO: FESTAS, EVENTOS ESCOLARES, TRABALHOS COTIDIANOS E QUAISQUER ATIVIDADES QUE SE JULGUE IMPORTANTE A DIVULGAÇÃO, SEJAM REALIZADAS EXCLUSIVAMENTE PELO SETOR DE COMUNICAÇÃO E MARKETING DO EXECUTIVO, INCLUINDO O CONTROLE DAS PÁGINAS EM REDES SOCIAIS DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/525/ind._48-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/525/ind._48-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER OBRAS DE MANUTENÇÃO E REPARO NO CAMPO MUNICIPAL.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/526/ind._49-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/526/ind._49-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA INSTALADO NO LOTE DE PROPRIEDADE DO MUNICÍPIO, AO LADO DA EX-FÁBRICA DE PALITOS, PLACA COM OS DIZERES "PROIBIDO JOGAR LIXO NESTE LOCAL".</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/527/ind._50-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/527/ind._50-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA INSTALADA LIXEIRA NA COMUNIDADE TRÊS BARRAS, PRÓXIMO À PONTE DO BENEDITO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/528/ind._51-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/528/ind._51-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE CONCRETAR O PISO DO PARQUINHO INSTALADO NA ESCOLA MUNICIPAL SÃO SIMÃO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/529/ind._52-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/529/ind._52-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ACABAR COM O HOSPEDEIRO DE POMBOS EXISTENTE NA ESCOLA MUNICIPAL SÃO SIMÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/530/ind._53-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/530/ind._53-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA SUBSTITUÍDA UMA LÂMPADA, POR UMA DE MAIOR POTÊNCIA, EM POSTE LOCALIZADO NA ALAMEDA DA PRAÇA DE CAPOEIRÃO, EM FRENTE A PROPRIEDADE DA SRA. IRENE.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/533/ind._54-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/533/ind._54-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAREM REDUTORES DE VELOCIDADE NO CRUZAMENTO ENTRE A AV. OLEGÁRIO BERNARDES DE AMORIM E RUA NOSSA SENHORA DO ROSÁRIO, EM FRENTE A PROPRIEDADE DA SRA. MARIA HELENA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/534/ind._55-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/534/ind._55-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO A SUBSTITUIÇÃO DE UM BANCO QUEBRADO, INSTALADO NA PRAÇA ANDRÉ E CHIQUINHA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/535/ind._56-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/535/ind._56-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO O RECOLHIMENTO DE UM CACHORRO, SEM RAÇA DEFINIDA QUE, APARENTEMENTE, PODE ESTAR CONTAMINADO PELA DOENÇA LEISHMANIOSE VISCERAL CANINA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/536/ind._57-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/536/ind._57-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA INSTALADA PARADA COBERTA (GUARITA), NA PRAÇA DO DISTRITO DO CAPOEIRÃO, MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/537/ind._58-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/537/ind._58-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REPARO NO ASFALTO NO CRUZAMENTO DAS RUAS JOÃO AUGUSTO COM TEREZA APOLINÁRIA DE MIRANDA, BAIRRO SÃO JOSÉ, ONDE ENCONTRA-SE UM GRANDE BURACO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/538/ind._59-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/538/ind._59-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR REDUTOR DE VELOCIDADE NA RUA JOAQUIM JACINTO SOBRINHO, PRÓXIMO AO NÚMERO 114, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/539/ind._60-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/539/ind._60-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADO UMA PORTA OU PORTÃO, COM TRAVA AUTOMÁTICA, DE CONTROLE, PARA A SEGUNDA PORTA DA RECEPÇÃO, QUE DÁ ACESSO AOS CORREDORES E AOS ATENDIMENTOS NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/544/ind._61-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/544/ind._61-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROMOVER SERVIÇOS DE ACABAMENTO NO PASSEIO DA AV. MARGINAL, QUE DÁ ACESSO AO PARQUE MUNICIPAL "JOSÉ VIRGÍLIO DOS SANTOS", NESTE MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/545/ind._62-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/545/ind._62-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA LIBERADO O USO E FUNCIONAMENTO DA PISCINA DA PRAÇA DE ESPORTES PE. JOSÉ TAVARES DE MORAIS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/546/ind._63-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/546/ind._63-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER O LEVANTAMENTO DE UM MATA-BURRO INSTALADO NA COMUNIDADE PONTE VELHA, MAIS ESPECIFICAMENTE NA ESTRADA PRINCIPAL, NA DIVISA DAS PROPRIEDADES DO SR. IRINEU BONFIM COM O SR. GERALDO "JUQUINHA".</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/547/ind._64-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/547/ind._64-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJAM TOMADAS PROVIDÊNCIAS PARA QUE SEJA NORMALIZADO O ABASTECIMENTO DE ÁGUA NA LOCALIDADE SÃO SIMÃO, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/548/ind._65-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/548/ind._65-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE INSTALAR BRAÇO DE LUZ COM LÂMPADA NO POSTE LOCALIZADO NA RUA JOÃO BORGES BARBOSA, Nº 1235, CENTRO, DISTRITO DE CAPOEIRÃO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/549/ind._66-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/549/ind._66-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA LIMPEZA FREQUENTE NO POLIESPORTIVO VICENTE MIRANDA BORGES, BAIRRO SÃO JOSÉ, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/550/ind._67-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/550/ind._67-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REPARO NA ESTRADA QUE LIGA A CIDADE DE JAPARAÍBA A COMUNIDADE LAJE.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/551/ind._68-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/551/ind._68-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE SISTEMA DE VENTILAÇÃO DE AR, SEJA CIRCULADOR OU VENTILADOR, NA SALA DE ATENDIMENTO E ESPERA DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>INDICAÇÃO RETIRADA DE PAUTA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/553/ind._70-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/553/ind._70-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE UM BRAÇO PARA COLOCAÇÃO DE LÂMPADA NO POSTE LOCALIZADO NA ESQUINA DA AV. FRANCISCO TAVARES DE MORAIS COM RUA JOÃO FRANCISCO LOPES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/554/ind._71-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/554/ind._71-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA REALIZADA A PODA DA GRAMA E A LIMPEZA DO JARDIM DO VELÓRIO MUNICIPAL, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/555/ind._72-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/555/ind._72-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SEJA RECOLOCADA UMA TELHA QUE SE DESPRENDEU NA LATERAL DA COBERTURA DA QUADRA DO POLIESPORTIVO MUNICIPAL, NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/556/ind._73-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/556/ind._73-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PROMOVER UMA REFORMA GERAL NO POLIESPORTIVO DO DISTRITO DE CAPOEIRÃO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/557/ind._74-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/557/ind._74-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE O MUNICÍPIO INFORME A POPULAÇÃO QUAIS OS DIAS SÃO REALIZADAS AS COLETAS SELETIVAS E DE LIXO ORGÂNICO, INCLUSIVE OS BAIRROS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/558/ind._75-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/558/ind._75-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROCEDA A IDENTIFICAÇÃO E NOTIFIQUE O PROPRIETÁRIO DO LOTE LOCALIZADO NA RUA JOSÉ PEREIRA DOS SANTOS, DISTRITO DE CAPOEIRÃO, ENTRE OS NÚMEROS 233 E 253, PARA QUE ESTE REALIZE A LIMPEZA DO LOTE, SOB PENA DE MULTA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, AURÉLIO MARTINS DOS SANTOS, ELIANA APARECIDA LOPES ANDRADE, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/559/ind._76-19.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/559/ind._76-19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR ALTERAÇÃO NO ORÇAMENTO PARA 2020, DESTINANDO MAIS R$ 7.000,00 (SETE MIL REAIS) PARA A ASCULT, ALÉM DO VALOR JÁ PREVISTO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/463/req._01-2019_DuPnTbd.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/463/req._01-2019_DuPnTbd.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO ENVIE A ESTA CASA INFORMAÇÕES A RESPEITO DA FISCALIZAÇÃO NO CUMPRIMENTO DAS LEIS NºS 900/2013 E 941/2014, QUE ESTABELECEM NORMAS PARA EXTRAÇÃO DE AREIA NOS CURSOS D'ÁGUA QUE CORTAM O MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/464/req._02-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/464/req._02-2019.pdf</t>
   </si>
   <si>
     <t>REQUER, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO A CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO D PISCINA AQUECIDA QUE FICA AO LADO DA APAE-ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/508/req._03-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/508/req._03-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO ATENDIMENTO DAS AGENTES COMUNITÁRIAS DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/492/req._04-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/492/req._04-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE SE COMPRAR REJEITO DE BRITA, ATUALMENTE SENDO VENDIDO NA CIDADE DE ARCOS, PARA PROMOVER RESTAURAÇÃO DAS ESTRADAS RURAIS NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/493/req._05-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/493/req._05-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO PRESIDENTE DESTA CÂMARA MUNICIPAL PARA QUE SEJA ENVIADO OFÍCIO AO GERENTE AGRÍCOLA DA EMPRESA BIOSEV - LDC, SR. RAFAEL SILVEIRA, SOLICITANDO AO MESMO INFORMAÇÕES A RESPEITO DA PULVERIZAÇÃO AÉREA QUE TEM SIDO REALIZADA NO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/494/req._06-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/494/req._06-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DE TODAS AS DIÁRIAS DE VIAGENS RECEBIDAS POR SERVIDORES MUNICIPAIS DURANTE O ANO DE 2019, INCLUSIVE LOCAL, VALORES RECEBIDOS E ASSUNTO A SER RESOLVIDO.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/495/req._07-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/495/req._07-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DE PROGRAMA DE HABITAÇÃO PARA FAMÍLIAS, QUE IRIA SER IMPLANTADO PRÓXIMO A FÁBRICA DE PALITOS, TENDO EM VISTA QUE O MUNICÍPIO HÁ ALGUNS ANOS, ADQUIRIU TERRENO PARA TAL FIM, CONFORME INFORMATIVO MUNICIPAL DATADO DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/496/req._08-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/496/req._08-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DOS IMÓVEIS QUE HOJE ESTÃO LOCADOS PARA O MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, Celio Batista de Sousa, Geraldo Alexandre Lopes, JOAQUIM NAZARENO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/497/req._09-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/497/req._09-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA INFRAESTRUTURA DO LOTEAMENTO "PEREIRA", NESTE MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/498/req._10-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/498/req._10-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA REFORMA NO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/499/req._11-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/499/req._11-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA ATUAL SITUAÇÃO DO ALVARÁ DA EMPRESA EXPRESSO CARDOSO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/500/req._12-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/500/req._12-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DAS EMPRESAS QUE ATUALMENTE PRATICAM A EXTRAÇÃO DE AREIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/501/req._13-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/501/req._13-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DAS PONTES INSTALADAS SOBRE O RIO SÃO SIMÃO, NESTA CIDADE DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/502/req._14-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/502/req._14-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL EXPLICAÇÕES SOBRE A FISCALIZAÇÃO NO CUMPRIMENTO DA LEI Nº 900/2013, QUE ESTABELECE NORMAS PARA EXTRAÇÃO DE AREIA NOS CURSOS D'ÁGUA QUE CORTAM O MUNICÍPIO DE JAPARAÍBA-MG.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>MATILDES FERNANDES PEREIRA DE ANDRADE, AURÉLIO MARTINS DOS SANTOS, Celio Batista de Sousa, ELIANA APARECIDA LOPES ANDRADE, JOAQUIM NAZARENO ALVES, LEONARDO BATISTA FERNANDES, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/503/req._15-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/503/req._15-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE SE ATUALIZAR OS VALORES DAS DIÁRIAS DE VIAGENS QUE SÃO PAGAS AOS SERVIDORES MUNICIPAIS QUE SE DESLOCAM DO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/504/req._16-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/504/req._16-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO FUNCIONAMENTO DA BIBLIOTECA MUNICIPAL PROFESSOR MÁRCIO JACINTO LOPES.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/505/req._17-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/505/req._17-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE AGRICULTURA, MEIO AMBIENTE, DESENVOLVIMENTO ECONÔMICO E TURISMO, SRA. JOELMA FERNANDES, PARA QUE PRESTE TODAS AS INFORMAÇÕES NECESSÁRIAS A RESPEITO DA PASTA DO MEIO AMBIENTE, PRINCIPALMENTE EM RELAÇÃO A EXTRAÇÃO DE AREIA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>LEONARDO BATISTA FERNANDES, Geraldo Alexandre Lopes, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA, SEBASTIÃO RIBEIRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/506/req._18-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/506/req._18-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA CFEM - COMPENSAÇÃO FINANCEIRA PELA EXPLORAÇÃO DE RECURSOS MINERAIS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/507/req._19-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/507/req._19-2019.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL SUA CONVOCAÇÃO PARA PRESTAR ESCLARECIMENTOS A RESPEITO DOS PROJETOS DE LEIS Nº 017 E 018/2019 QUE AUTORIZA O MUNICÍPIO DE JAPARAÍBA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/531/req._20-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/531/req._20-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTE CASA QUAL VALOR ARRECADADO COM O LEILÃO REALIZADO NO DIA 30/07/2019.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/532/req._21-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/532/req._21-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, RELATÓRIO REFERENTE À REALIZAÇÃO DA FESTA "2º JAPARAÍBA RODEIO SHOW", INCLUSIVE PLANILHA DE RECEITAS E DESPESAS, INCLUINDO CÓPIA DOS PROCEDIMENTOS LICITATÓRIOS REALIZADOS PARA REALIZAÇÃO DA FESTA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/540/req._22-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/540/req._22-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DAS EMPRESAS CONTRATADAS PELO MUNICÍPIO QUE PRESTAM SERVIÇOS DE ASSESSORIA TÉCNICA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/541/req._23-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/541/req._23-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DOS PROCEDIMENTOS PARA QUE SEJA REALIZADA LIGAÇÃO DE ÁGUA E ESGOTO NAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/542/req._24-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/542/req._24-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA, INFORMAÇÕES A RESPEITO DO FUNCIONAMENTO DA PISCINA AQUECIDA, QUE FICA AO LADO DA APAE-ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas, LJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/543/req._25-2019.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/543/req._25-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL  A CONVOCAÇÃO DO SR. FERNANDO DE CASTRO BERNARDES, CONSULTOR PREVIDENCIÁRIO, PARA PRESTAR ESCLARECIMENTOS A RESPEITO DO PROJETO DE LEI COMPLEMENTAR Nº 03/2019, QUE "INCLUI OS PARÁGRAFOS 8º, 9º, 10º E 11º AO ART. 17 DA LCM 048/2017, PARA AUTORIZAR A INCORPORAÇÃO DO ADICIONAL DE REGÊNCIA AO PROVENTO DE APOSENTADORIA AO PROFESSOR DE MAGISTÉRIO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1590,68 +1590,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/458/ind._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/459/ind._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/460/ind._03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/461/ind._04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/462/ind._05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/465/ind._06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/466/ind._07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/467/ind._08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/468/ind._09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/469/ind._10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/470/ind._11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/471/ind._12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/472/ind._13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/473/ind._14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/474/ind._15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/475/ind._16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/476/ind._17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/477/ind._18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/478/ind._19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/479/ind._20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/480/ind._21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/481/ind._22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/482/ind._23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/483/ind._24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/484/ind._25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/485/ind._26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/486/ind._27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/488/ind._29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/490/ind._31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/509/ind._32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/510/ind._33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/511/ind._34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/512/ind._35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/513/ind._36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/514/ind._37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/515/ind._38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/516/ind._39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/517/ind._40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/518/ind._41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/519/ind._42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/520/ind._43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/521/ind._44-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/522/ind._45-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/523/ind._46-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/524/ind._47-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/525/ind._48-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/526/ind._49-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/527/ind._50-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/528/ind._51-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/529/ind._52-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/530/ind._53-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/533/ind._54-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/534/ind._55-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/535/ind._56-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/536/ind._57-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/537/ind._58-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/538/ind._59-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/539/ind._60-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/544/ind._61-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/545/ind._62-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/546/ind._63-19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/547/ind._64-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/548/ind._65-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/549/ind._66-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/550/ind._67-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/551/ind._68-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/553/ind._70-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/554/ind._71-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/555/ind._72-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/556/ind._73-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/557/ind._74-19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/558/ind._75-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/559/ind._76-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/463/req._01-2019_DuPnTbd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/464/req._02-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/508/req._03-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/492/req._04-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/493/req._05-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/494/req._06-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/495/req._07-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/496/req._08-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/497/req._09-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/498/req._10-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/499/req._11-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/500/req._12-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/501/req._13-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/502/req._14-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/503/req._15-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/504/req._16-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/505/req._17-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/506/req._18-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/507/req._19-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/531/req._20-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/532/req._21-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/540/req._22-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/541/req._23-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/542/req._24-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/543/req._25-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/458/ind._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/459/ind._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/460/ind._03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/461/ind._04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/462/ind._05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/465/ind._06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/466/ind._07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/467/ind._08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/468/ind._09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/469/ind._10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/470/ind._11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/471/ind._12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/472/ind._13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/473/ind._14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/474/ind._15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/475/ind._16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/476/ind._17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/477/ind._18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/478/ind._19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/479/ind._20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/480/ind._21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/481/ind._22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/482/ind._23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/483/ind._24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/484/ind._25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/485/ind._26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/486/ind._27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/488/ind._29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/490/ind._31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/509/ind._32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/510/ind._33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/511/ind._34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/512/ind._35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/513/ind._36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/514/ind._37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/515/ind._38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/516/ind._39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/517/ind._40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/518/ind._41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/519/ind._42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/520/ind._43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/521/ind._44-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/522/ind._45-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/523/ind._46-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/524/ind._47-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/525/ind._48-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/526/ind._49-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/527/ind._50-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/528/ind._51-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/529/ind._52-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/530/ind._53-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/533/ind._54-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/534/ind._55-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/535/ind._56-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/536/ind._57-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/537/ind._58-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/538/ind._59-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/539/ind._60-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/544/ind._61-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/545/ind._62-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/546/ind._63-19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/547/ind._64-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/548/ind._65-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/549/ind._66-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/550/ind._67-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/551/ind._68-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/553/ind._70-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/554/ind._71-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/555/ind._72-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/556/ind._73-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/557/ind._74-19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/558/ind._75-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/559/ind._76-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/463/req._01-2019_DuPnTbd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/464/req._02-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/508/req._03-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/492/req._04-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/493/req._05-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/494/req._06-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/495/req._07-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/496/req._08-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/497/req._09-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/498/req._10-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/499/req._11-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/500/req._12-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/501/req._13-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/502/req._14-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/503/req._15-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/504/req._16-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/505/req._17-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/506/req._18-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/507/req._19-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/531/req._20-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/532/req._21-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/540/req._22-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/541/req._23-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/542/req._24-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2019/543/req._25-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="250" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>