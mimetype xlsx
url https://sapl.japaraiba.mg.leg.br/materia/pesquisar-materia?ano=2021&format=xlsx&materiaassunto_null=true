--- v0 (2025-12-02)
+++ v1 (2026-06-16)
@@ -54,663 +54,663 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Noeli Jorge Teixeira Pereira</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_001-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_001-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja realizado uma requalificação (reparos) na estrada rural que liga a cidade de Japaraíba a localidade de Lajes, Mimoso e outras localidades nos arredores.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_002-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_002-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que conceda (promova) benefícios para pagamento do IPTU.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_no_003-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_no_003-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar um repasse maior à APAE neste ano de 2021, através de Convênio com a referida Associação.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que seja providenciado junto à CEMIG, a substituição de um transformador localizado no Conjunto Habitacional de Capoeirão, município de Japaraíba.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Geralda Aparecida Rabelo Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_no_005-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_no_005-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se instalar redutor de velocidade na Rua José Galdino, no Distrito de Capoeirão, em frente a residência do Sr. Wiliam Jacinto Lopes.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_no_006-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_no_006-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se acrescer mais uma placa de cimento em um mata-burro que está instalado na entrada da propriedade da Sra. Maria Inês Rabelo Borges, na Comunidade de Carlos Bernardes, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_no_008-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_no_008-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se promover uma reforma geral no Poliesportivo de Capoeirão, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_no_009-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_no_009-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de um velório municipal no Distrito de Capoeirão, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_no_010-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_no_010-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja realizado um repasse maior à APAE, neste ano de 2021, através de Convênio com a referida Associação.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_no_011-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_no_011-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja criado um programa de Auxílio Emergencial Municipal.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_no_012-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_no_012-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar uma reforma geral e ampliação no Posto de Saúde de Capoeirão.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_013-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_013-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja dado continuidade ao sistema de distribuição de água até a Comunidade de São Domingos dos Borges, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_014-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_014-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar uma limpeza geral na entrada de Capoeirão, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_015-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_015-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se construir uma nova sede para o Posto de Saúde de Capoeirão, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_016-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_016-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se instalar cerca elétrica na Creche Municipal Dona Zizica, Distrito de Capoeirão, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_017-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_017-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que seja substituída uma placa que indica quebra mola, na Rua João Borges Barbosa, em frente a Igreja Evangélica Assembléia de Deus, em Capoeirão, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_018-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_018-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que seja colocada uma rotatória na entrada da Comunidade de Capoeirão, no entroncamento das Ruas João Borges Barbosa e a Rua 04.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Carlos da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_no_019-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_no_019-21.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, a necessidade de que seja adquirida mais uma ambulância para a Secretaria Municipal de Saúde do Município de Japaraíba/MG.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_no_020-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_no_020-21.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, a necessidade de que seja realizada a substituição da caixa d'água localizada na Rua Olegário Bernardes Amorim, centro, neste município de Japaraíba/MG.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_021-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_021-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se criar no âmbito municipal, um auxílio para que os alunos da rede pública, possam pagar a internet.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_021-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_021-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de que seja dada destinação a várias máquinas e veículos deste município de Japaraíba/MG que se encontram paradas na garagem municipal e em outros setores municipais.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Artur Teixeira Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_023-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_023-21.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal, para que seja realizada a distribuição de "Kit de merenda" para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_no_024-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_no_024-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se instalar um poste para iluminação pública no final da Rua João Cota Domingues, saída de Capoeirão para São Domingos, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de que seja adquirido um caminhão pipa, com urgência, para ser utilizado no município de Japaraíba/MG.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_no_026-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_no_026-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se iniciar projeto destinado a construção de habitações populares para famílias deste município de Japaraíba.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que seja realizado uma revitalização na área da quadra de esportes próxima ao local onde será construída a nova praça, no bairro São José, neste cidade de Japaraíba.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_029-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_029-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de que seja realizada a manutenção das identificações horizontais das sinalizações de trânsito, a exemplo as faixas de pedestres e sinal de "PARE", além de ser realizada a sinalização nos locais que ainda não possuem, neste Município de Japaraíba.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_030-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_030-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que seja analisado a possibilidade de se conceder um abono pecuniário aos servidores públicos municipais que atuam na linha de frente de combate ao COVID-19.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_031-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_031-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que estude a possibilidade de se retornar com o apoio financeiro à Associação de Combate ao Câncer do Centro-oeste de Minas ACCCOM.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_032-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_032-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se convocar dentre os aprovados em concurso, um profissional de psicologia para exercer os trabalhos perante o município de Japaraíba.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Rosilaine Urias Fernandes Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_no_033-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_no_033-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que realize a interdição das ruas no entorno da Praça Dom Manoel, durante a realização da feirinha.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_no_034-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_no_034-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que interceda perante o DER-MG para que sejam instalados redutores de velocidade próximos ao trevo de Capoeirão, na via que liga Japaraíba a MG-170.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_no_035-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_no_035-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que promova a identificação, indicação e orientação de rotas para o município de Japaraíba com a instalação de placas nas rodovias e entroncamentos que circundam o município.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_no_036-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_no_036-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se construir uma nova sede para a Secretaria de Assistência Social, que atenda melhor as necessidades, reduzindo, ainda, os custos com aluguel.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_no_037-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_no_037-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, que sejam realizados reparos nas estradas que ligam a Japaraíba Domingos do Cruzeiro e a Carlos Bernardes.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_no_038-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_no_038-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se instalar dois redutores de velocidade na Rua 20 de setembro, bairro São José, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_no_039-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_no_039-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, que seja realizada a demarcação da área destinada a estacionamento de veículos escolares em frrente às escolas municipais, além de se realizar um reforço na pintura das faixas de pedestres.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_no_040-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_no_040-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, que seja realizada uma atualização dos valores das diárias de viagens que são pagas aos servidores municipais que se deslocam do município de Japaraíba.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_041-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_041-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que seja avaliada a possibilidade de se realizar um reajuste nos vencimentos dos técnicos de enfermagem, ou até mesmo, o pagamento de algum abono.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_042-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_042-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a necessidade de se promover a substituição das lâmpadas queimadas no Poliesportivo de Capoeirão, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_043-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_043-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, a conveniência e necessidade de que R$ 20.000,00 (vinte mil reais), dos R$ 154.540,62 (cento e cinquenta e quatro mil, quinhentos e quarenta reais e sessenta e dois centavos) que estão sendo devolvidos aos cofres municipais como sobra e economia das verbas do Legislativo Municipal de Japaraíba, repassadas durante o ano de 2021, seja repassado ao Conselho Comunitário de Segurança Pública de Lagoa da Prata - CONSEP, que irá promover a aquisição de mais uma caminhonete para o portfólio Patrulha Rural, da Polícia Militar do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no_01-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no_01-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que envie a esta Casa, informações a respeito do atendimento do médico da família na zona rural.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no_02-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no_02-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que envie a esta Casa, informações a respeito de algumas obras que ocorreram no município de Japaraíba nos últimos anos.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Gerente Agrícola da Empresa Biosev LDC, solicitando que o mesmo compareça a esta Casa, para prestar informações a respeito da pulverização aérea que tem sido realizada no município de Japaraíba.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_04-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_04-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Comandante da 107a. Cia de Polícia Militar, solicitando ao mesmo que envie a esta Casa, informações referentes à segurança pública no município de Japaraíba/MG.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que envie a esta Casa, informações a respeito da possibilidade de se criar salas de informática nas escolas municipais neste município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Alexandre Cláudio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_06-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_06-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que envie a esta Casa, informações a respeito da aplicação da Lei Municipal nº 725/2007, que "cria o programa municipal de auxílio financeiro para atendimento hospitalar à população de baixa renda do município de Japaraíba e dá outras providências".</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que preste informações sobre a instalação de rede elétrica no final da Rua São Simão, no bairro Maria Madalena, neste município.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_08-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_08-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que preste informações sobre quais instituições atualmente são beneficiadas com os repasses do município.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_09-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_09-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que informe a esta Casa, se existe a possibilidade de se criar em âmbito municipal, um plano , com anistias, para que os proprietários de imóveis que estejam irregulares, possam regularizar seus imóveis.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_10-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_10-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que preste informações a respeito da falta de água na Rua João Messias Figueiredo, Capoeirão.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_11-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_11-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que preste informações a respeito da "compra de férias" realizada pelo município de Japaraíba.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_12-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_12-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que informe a esta Casa, se existe a possibilidade de se realizar uma requalificação (reparos) na estrada rural que liga a cidade de Japaraíba à localidade de Lopes, Mimoso e outras localidades nos arredores.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_13-21.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_13-21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando ao mesmo que informe a esta Casa, se existe a possibilidade de se enviar projeto de lei tratando de alterações no Unibolsa, nos termos do Anteprojeto de Lei nº 01/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1017,68 +1017,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_001-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_002-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_no_003-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_no_005-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_no_006-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_no_008-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_no_009-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_no_010-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_no_011-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_no_012-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_013-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_014-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_015-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_016-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_017-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_018-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_no_019-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_no_020-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_021-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_021-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_023-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_no_024-21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_no_026-21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_029-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_030-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_031-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_032-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_no_033-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_no_034-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_no_035-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_no_036-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_no_037-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_no_038-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_no_039-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_no_040-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_041-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_042-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_043-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no_01-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no_02-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_04-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_06-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_08-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_09-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_10-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_11-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_12-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_13-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_001-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_002-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_no_003-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_no_005-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_no_006-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_no_008-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_no_009-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_no_010-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_no_011-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_no_012-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_013-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_014-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_015-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_016-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_017-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_018-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_no_019-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_no_020-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_021-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_021-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_023-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_no_024-21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_no_026-21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_029-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_030-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_031-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_032-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_no_033-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_no_034-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_no_035-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_no_036-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_no_037-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_no_038-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_no_039-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_no_040-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_041-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_042-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_043-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no_01-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no_02-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_04-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_06-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_08-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_09-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_10-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_11-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_12-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_13-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>