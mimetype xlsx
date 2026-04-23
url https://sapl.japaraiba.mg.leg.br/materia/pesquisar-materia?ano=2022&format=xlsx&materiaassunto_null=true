--- v0 (2025-12-02)
+++ v1 (2026-04-23)
@@ -54,408 +54,408 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Artur Teixeira Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_01-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_01-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que, nos termos do ofício de nº 04/2022, enviado a esta Casa, remaneje os valores referentes à reforma da iluminação da Praça André e Chiquinha para o projeto da construção de uma cozinha no salão comunitário de São Domingos e para a reforma dos banheiros e vestiários do campo municipal.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ELIANA APARECIDA LOPES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_03-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_03-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se instalar uma pia adequada (maior), ou até mesmo construir uma varanda com tanque, no cômodo localizado no Complexo de Lazer José Virgílio dos Santos.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Carlos da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_04-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_04-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se construir banheiros do lado externo no Complexo de Lazer José Virgílio dos Santos.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Maciel Florêncio de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_05-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_05-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se reformar/construir muro no imóvel onde fica a caixa d'água do Capoeirão, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_06-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_06-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se estender o horário de funcionamento da Biblioteca Municipal Professor Márcio Jacinto Lopes.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_07-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_07-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja realizada manutenção nas estradas rurais do município de Japaraíba.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_08-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_08-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que atue perante a operadora de telefonia VIVO, no intuito de obter melhorias no sinal da rede móvel captada no distrito de Capoeirão.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_09-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_09-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja disponibilizado novos uniformes para os alunos das escolas municipais, além de que também seja fornecido uniformes aos servidores públicos municipais e EPI's para os cargos e funções que por lei necessitarem.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Noeli Jorge Teixeira Pereira</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_010-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_010-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que seja implementado no âmbito municipal, aulas de basquete, vôlei e natação para crianças e jovens residentes neste município.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_011-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_011-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que seja implementado no âmbito municipal, um programa especial de atendimento terapêutico para as mães.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_012-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_012-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que seja criado um centro de convivência para idosos, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alexandre Cláudio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_013-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_013-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que o município promova as obras de infraestrutura, tanto no imóvel destinado a ser o parque industrial, bem como no imóvel permutado com o Sr. Júlio de Miranda, através da Lei Municipal 1.133/2021.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_014-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_014-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar manutenção nas pinturas das sinalizações horizontais de trânsito, inclusive nas faixas de pedestres, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_no_015-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_no_015-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar uma limpeza na prainha do Complexo de Lazer José Virgílio dos Santos, promovendo a revitalização daquela Lagoa, localizada neste município de Japaraíba.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_016-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_016-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se promover a reforma dos vestiários e a construção de arquibancadas no campo municipal Ângelo Vidal, no Distrito de Capoeirão.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_017-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_017-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de revitalização e manutenção da lagoa existente no Distrito de Capoeirão, município de Japaraíba.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_018-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_018-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se instalar Parque Infantil na praça André e Chiquinha, neste Município.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_019-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_019-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que seja construído banco de reservas no Estádio Municipal Antenor Florêncio Dias, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_020-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_020-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de uma quadra, que possa ser utilizada pela Escola Municipal Paulo Jacinto de Mendonça.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_021-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_021-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a substituição do reservatório de água no centro da cidade de Japaraíba.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_023-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_023-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de colocar um poste de energia equipado com iluminação pública na rua Juca Isaías, entre as ruas José Felipe de Melo e Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_025-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_025-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se colocar à disposição dos munícipes, uma balança eletrônica rodoviária, com capacidade mínima de 70 toneladas.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_027-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_027-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se instalar redutor de velocidade na Rua José Evangelista Sobrinho, próximo ao número 160, neste município de Japaraíba/MG.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_028-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_028-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de se realizar mutirão de limpeza e Campanha de Orientação à população sobre os cuidados para prevenção e combate ao Aedes Aegypti, mosquito transmissor da Dengue.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_029-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_029-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de que seja colocado um mata-burro na estrada de terra que corta a propriedade do Sr. Benedito Antônio de Miranda, Fazenda Três Barras</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_030-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_030-22.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, a necessidade de se promover uma reforma geral no Poliesportivo de Capoeirão, nesta cidade de Japaraíba.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_031-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_031-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de promover aumento no valor do vale alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_032-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_032-22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a necessidade de realizar a pintura de toda a parte interna da Escola Municipal Paulo Jacinto de Mendonça, neste município de Japaraíba.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_033-22.pdf</t>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_033-22.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, a conveniência e necessidade de que o valor de R$ 123.343,24 (cento e vinte e três mil, trezentos e quarenta e três reais e vinte e quatro centavos), que estão sendo devolvidos aos cofres municipais como sobra e economia das verbas do Legislativo Municipal de Japaraíba, repassadas durante o ano de 2022, sejam destinados e partilhados, de acordo com as necessidades, para a Associação dos Congadeiros, Associação dos Estudantes e para a reforma na iluminação da Praça André e Chiquinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -762,68 +762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_01-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_03-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_09-22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_010-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_011-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_012-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_013-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_014-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_no_015-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_016-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_017-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_018-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_019-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_020-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_021-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_023-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_025-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_027-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_028-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_029-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_030-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_031-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_032-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_033-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_01-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_03-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_09-22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_010-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_011-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_012-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_013-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_014-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_no_015-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_016-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_017-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_018-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_019-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_020-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_021-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_023-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_025-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_027-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_028-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_029-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_030-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_031-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_032-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_033-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>