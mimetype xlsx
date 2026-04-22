--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="433">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -282,80 +282,401 @@
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no._017-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal que determine aos setores competentes a realização de estudo de viabilidade técnica, jurídica e orçamentária para que o Município possa prestar apoio institucional à ASSOCIAÇÃO COMUNITÁRIA DOS ESTUDANTES UNIVERSITÁRIOS de Japaraíba visando assegurar transporte adequado e seguro aos estudantes residentes no Município que necessitam deslocar-se para a cidade de Bom Despacho, Minas Gerais.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no._018-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, que estude a viabilidade de instituir, no âmbito do Município de Japaraíba/MG, Programa Permanente de Cooperação Intermunicipal para compartilhamento transitório de máquinas, equipamentos e veículos com Municípios confrontantes.</t>
   </si>
   <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_no._020-26_nilvan_e_mardem.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Executivo Municipal, a necessidade de se instalar um redutor de velocidade (quebra mola) próximo ao número 85, na Rua João Cota Domingos, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no._021-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que por meio da secretaria competente, seja providenciada a instalação de placas de identificação nas seguintes instituições de ensino do município: 1 - Centro Educacional Infantil Tereza Apolinário Rezende, localizado no Bairro São José e 2 - Creche D. Zizica, localizada na comunidade de Capoeirão.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_no._022-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que adote providências para a ampliação dos dias e horários de atendimento do laboratório responsável pela coleta de exames no Município, garantindo melhor acesso da população aos serviços de saúde.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_no._023-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que por meio da secretaria competente, sejam realizadas providências para solucionar o problema de acúmulo de água na Rua João Cota Domingos, nº 09, município de Capoeirão, visando melhorar as condições de tráfego e garantir mais segurança e saúde aos moradores.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_no._024-26_-_celio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que realize a pintura da faixa horizontal que regulamenta os locais de parada dos ônibus escolares, em todas as escolas públicas, neste Munícipio de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_no._025-26_-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que seja disponibilizado, anualmente, testes de acuidade visual a todas as crianças da rede pública de ensino municipal.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>AURÉLIO MARTINS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_no._026-26_-_aurelio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, a necessidade de se instalar um redutor de velocidade (quebra mola) na Rua Padre Josimas, no quarteirão entre as ruas Sebastião Marciano e Odário Alves Ferreira, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_no._027-26_-_mardem_e_nilvan.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Executivo Municipal, para que providencie a instalação de uma sala de recursos multifuncionais na Escola Municipal José Eustáquio Borges, em Capoeirão, com a disponibilização de um profissional especializado para atender alunos que tenham Transtorno do Espectro Autista - TEA e outras necessidades.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>SEBASTIÃO JOSÉ LOPES</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_no._028-26_-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que seja analisada a possibilidade de alteração do horário de funcionamento das creches municipais, para que o atendimento às crianças seja estendido até as 17h00.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_no._029-26_-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que determine ao setor competente a realização de estudos e providências visando à instalação de placas de sinalização nas estradas da zona rural do município de Japaraíba, indicando as localidades, comunidades, pontos de referência e demais orientações necessárias.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_no._030-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, por meio da Secretaria de Obras e demais setores competentes, que seja realizada a limpeza de um lote pertencente ao município e a manutenção do asfalto, na Rua José Veloso de Sousa, nº 520, Bairro São José.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_no._031-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, por meio da Secretaria de Obras, que seja realizada a ABERTURA/ADEQUAÇÃO de estrada rural e a instalação de um MATA-BURRO, na propriedade rural de Ivanete Maria de Miranda Ferreira, confrontante com a propriedade de Selma Aparecida de Miranda, zona rural, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no._032-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, por meio da secretaria de obras, que seja providenciada a INSTALAÇÃO DA ILUMINAÇÃO na parte externa do Poliesportivo José Tavares de Morais, bem como a disponibilização da PISCINA para uso da população.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_no._033-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, que priorize o setor de fisioterapia do Município, realizando a manutenção dos aparelhos que necessitam de reparo e a aquisição daqueles que precisarem ser substituídos.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no._034-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de promover o retorno das aulas de “Zumba” em nosso Município.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no._035-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se alterar o art. 56, da Lei Municipal n.º 048/2017, para constar que nenhum benefício de pensão por morte seja concedido em valor inferior ao salário mínimo nacional.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no._036-26_-_mardem_e_nilvan.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Executivo Municipal, que analise a possibilidade de promover aumento salarial para os cargos de Diretor, Vice Diretor e Supervisor Escolar, no âmbito do Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_no._037-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que seja providenciada a construção de banheiros públicos no Complexo de Lazer José Virgílio dos Santos, visando melhor atender a população que frequenta o local.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no._038-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por meio da Secretaria de Meio Ambiente, necessidade de realizar a poda das árvores na rua Juca Isaías, nas proximidades da residência do senhor João Evangelista, seguindo até a Lúcia do Miranda, nesta cidade de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no._039-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, que seja feito um estudo para a possibilidade da revisão e adequação do piso salarial do bibliotecário do município, garantindo remuneração justa e compatível com a relevância da função.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no._040-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se realizar a poda de um pé de manga localizado em um lote na área industrial, ao lado da fábrica de ração, neste Município de Japaraíba, onde também se encontra uma plantação de milho, atendendo ao pedido dos moradores.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no._041-26_-_mardem_e_nilvan.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Executivo Municipal, que analise a possibilidade de promover aumento salarial para o cargo de psicopedagoga institucional, no âmbito do Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no._042-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se avaliar a possibilidade de incluir o Pilates como serviço oferecido à comunidade, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_no._043-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se realizar melhorias no Complexo de Lazer José Virgílio dos Santos, com a instalação de mais bancos e mesinhas de cimento, construção de churrasqueiras, instalação de lixeiras e implantação de banheiros no local.</t>
+  </si>
+  <si>
     <t>1071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e II do artigo 3º da Lei Complementar nº. 70/2024 que cria as funções gratificadas de "Agente de Contratação" e "Agente de Comissão de Contratação e Equipe de Apoio".</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Celio Batista de Sousa, MARCELO JORGE TEIXEIRA, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivos da Lei 039/2013 para criar o cargo de Assistente Administrativo e dá outras providências.</t>
   </si>
   <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_complementar_no._03-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Caput e os parágrafos 1º e 2º do Art. 28, altera o Caput e o §2º do Art. 29 e inclui o §4º no Art. 29, todos da Lei Complementar nº. 48, de 03 de julho de 2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_complementar_no._04-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui Plano de Amortização para Equacionamento do déficit atuarial do Regime Próprio de Previdência Social - RPPS, com contribuições suplementares devidas pelo município, na forma de alíquotas.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/projeto_de_lei_complementar_no._05-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 40 da Lei Complementar nº. 034, de 14 de setembro de 2010, que institui o plano diretor do município de Japaraíba, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1055</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores públicos municipais, nos termos do inciso x do artigo 37, da Constituição Federal, concede aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>1057</t>
@@ -390,50 +711,92 @@
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_no._07-26_-_nilvan_e_mardem.pdf</t>
   </si>
   <si>
     <t>Denomina a arquibancada e vestiários do Campo Municipal de Futebol de Capoeirão, nesta cidade de Japaraíba/MG.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no._08-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/projeto_de_lei_no._09-26.pdf</t>
   </si>
   <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/projeto_de_lei_no._10-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a transferir recursos financeiros às entidades que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/projeto_de_lei_no._011-26.pdf</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_no._012-26.pdf</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no._013-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa e autoriza o município de Japaraíba a Credenciar Farmácias e Drogarias da Rede provada para dispensação complementar de medicamentos constantes da relação municipal de medicamentos essenciais (REMUME), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/projeto_de_lei_no._014-26.pdf</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no._015-26_-_corrigido.pdf</t>
+  </si>
+  <si>
     <t>1076</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Chefe do Poder Executivo Municipal, a fim de que sejam prestadas informações detalhadas acerca do não pagamento do Prêmio por Assiduidade aos servidores públicos municipais, direito assegurado pela Lei Complementar nº 028/2009, que institui o Regime Jurídico e o Estatuto dos Servidores Públicos do Município de Japaraíba.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, bem como ao setor responsável pelo Portal da Transparência, para que prestem esclarecimentos complementares e adotem as providências cabíveis, diante dos fatos a seguir expostos.</t>
   </si>
   <si>
     <t>1091</t>
@@ -456,116 +819,281 @@
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento_no._04-26_-_comissao_de_ljr.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do terreno onde foram construídos arquibancada e vestiários” no Campo Municipal de Futebol de Capoeirão, neste Município de Japaraíba.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento_no._05-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal e à Secretaria Municipal de Educação que prestem  informações ao Requerimento Administrativo Coletivo e ao Oficio, protocolado no dia 05 de fevereiro de 2026, com o assunto para a “Solicitação de enquadramento coletivo na carreira do magistério e adequação de carga horaria-Lei Federal n°15.326/2026”.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento_no._06-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam prestadas informações acerca do fornecimento de uniformes escolares na rede municipal de ensino.</t>
   </si>
   <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_no._07-26_-_nilvan_e_mardem.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações a respeito da caixa d’agua instalada e do poço furado em Capoeirão, no loteamento entre a rua José Galdino e a rua José Messias de Figueiredo.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/requerimento_no._08-26-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos detalhados a respeito da realização e pagamento das diárias para os servidores do executivo municipal.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento_no._09-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Chefe do Poder Executivo Municipal, que preste informações a esta Casa a respeito do funcionamento da Feirinha de Produtores Rurais em nosso município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no._010-26_-_mardem_e_nilvan.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a resposta ao Requerimento n.º 07/2026, Ofício 042/2026, requer que o Chefe do Poder Executivo informe à  Casa se a administração anterior realizou licitação de empresa para realizar o serviço de perfuração do poço e instalação da caixa d’água em Capoeirão, no loteamento entre a rua José Galdino e a rua José Messias de Figueiredo.</t>
+  </si>
+  <si>
     <t>1089</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Convite - Festa do Aniversário da Cidade</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf</t>
   </si>
   <si>
     <t>Encaminha relatório preventivo de acompanhamento enviado pelo Executivo Municipal.</t>
   </si>
   <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/oficio_no._025-2026_-_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha informações sobre as ações e providências da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/oficio_no._026-26_-_informacoes_e_acoes_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre ações, providências e ocorrências durante a última semana.</t>
+  </si>
+  <si>
     <t>1088</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf</t>
   </si>
   <si>
     <t>Resposta do Requerimento nº. 02/2026</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 03.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 01</t>
   </si>
   <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/resposta_ao_requerimento_no._04.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº. 04/26.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/oficio_no._050-26_-_resposta_ao_requerimento_no._08-26.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº. 08/26.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/oficio_no._011-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 011/26 – Informativo/Andamento da Operação Tapa-Buracos e Preparação de Subleito em Vias Urbanas.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/ccf_000353.pdf</t>
+  </si>
+  <si>
+    <t>Convite para realização de palestra - Bate papo com o Produtor Rural</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº. 06/26.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado de Minas Gerais - TCE/MG</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/ccf_000255.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 2821/2026 referente ao Processo 1188691</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_no._028-26_-_informacoes_acoes_e_providencias_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Informações, ações e providências do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_no._031-26.pdf</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/oficio_no._034-26_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Informativo - principais ações, providências e avanços do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>4126</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/oficio_no._041-26_-_resposta_do_requerimento_no._04-26.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº. 05/26.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>4226</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_no._042-26_-_resposta_ao_requerimento_no._07-26.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Requerimento nº. 07/2026.</t>
+  </si>
+  <si>
     <t>1066</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 01/2026.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas, LJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf</t>
@@ -609,93 +1137,222 @@
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 05/2026.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 06/2026.</t>
   </si>
   <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/parecer_projeto_de_lei_no._07-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 07/26.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/parecer_referente_ao_projeto_de_lei_no._08-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 08/2026.</t>
+  </si>
+  <si>
     <t>1102</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/parecer_referente_ao_pl_09-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 09/2026.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/parecer_conjunto_referente_ao_plc_010-25.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 010/2025.</t>
   </si>
   <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_referente_ao_projeto_de_lei_no._011-26_fotc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 011/26 que "Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_referente_ao_projeto_de_lei_no._012-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 012/2026.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_referente_ao_projeto_de_lei_no._014-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 014/26.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>12026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/parecer_referente_ao_anteprojeto_de_lei_no._01-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Anteprojeto de Lei nº. 01/26.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>22026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/parecer_referente_ao_projeto_de_lei_complementar_no._02-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 02/2026.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>102026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/parecer_conjunto_referente_ao_pl_010-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei nº. 010/2026.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>APL</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Lei</t>
+  </si>
+  <si>
+    <t>CÉLIO BATISTA DE SOUSA, JOSÉ RONALDO DE MELO</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/anteprojeto_de_lei_no._01-26_-_celio_e_jose_ronaldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do benefício "Vale Feira" aos servidores públicos do Poder Executivo de Japaraíba/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/anteprojeto_de_lei_no._02-26_-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção de cobrança de IPTU a pessoa idosa e dá outras providências.</t>
+  </si>
+  <si>
     <t>1059</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos subsídios dos Vereadores.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Reajusta os subsídios do Prefeito Municipal, Vice-Prefeito Municipal e Secretários Municipais do Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_resolucao_no._03-26_-_julga_as_contas_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Julga as contas do município de Japaraíba relativas ao exercício financeiro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -999,56 +1656,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_no._06-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no._07-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no._08-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no._010-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao_no._011-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao_no._012-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_no._013-26_-_nilvan_mardem_e_aurelio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_no._014-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_no._015-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no._016-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no._017-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no._018-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_04-26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/projeto_de_lei_no._06-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/projeto_de_lei_no._09-26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_no._03-26_-matildes_e_celio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento_no._04-26_-_comissao_de_ljr.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento_no._05-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento_no._06-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_conjunto_projeto_de_lei_no._03-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_conjunto_projeto_de_lei_no._04-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/parecer_referente_ao_pl_09-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/parecer_conjunto_referente_ao_plc_010-25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_no._06-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no._07-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no._08-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no._010-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao_no._011-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao_no._012-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_no._013-26_-_nilvan_mardem_e_aurelio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_no._014-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_no._015-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no._016-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no._017-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no._018-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_no._020-26_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no._021-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_no._022-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_no._023-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_no._024-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_no._025-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_no._026-26_-_aurelio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_no._027-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_no._028-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_no._029-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_no._030-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_no._031-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no._032-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_no._033-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no._034-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no._035-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no._036-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_no._037-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no._038-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no._039-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no._040-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no._041-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no._042-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_no._043-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_complementar_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_complementar_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/projeto_de_lei_complementar_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_04-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/projeto_de_lei_no._06-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/projeto_de_lei_no._09-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/projeto_de_lei_no._10-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/projeto_de_lei_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no._013-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no._015-26_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_no._03-26_-matildes_e_celio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento_no._04-26_-_comissao_de_ljr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento_no._05-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento_no._06-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/requerimento_no._08-26-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no._010-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/oficio_no._025-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/oficio_no._026-26_-_informacoes_e_acoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/resposta_ao_requerimento_no._04.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/oficio_no._050-26_-_resposta_ao_requerimento_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/oficio_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/ccf_000353.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/ccf_000255.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_no._028-26_-_informacoes_acoes_e_providencias_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_no._031-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/oficio_no._034-26_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/oficio_no._041-26_-_resposta_do_requerimento_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_no._042-26_-_resposta_ao_requerimento_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_conjunto_projeto_de_lei_no._03-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_conjunto_projeto_de_lei_no._04-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/parecer_projeto_de_lei_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/parecer_referente_ao_projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/parecer_referente_ao_pl_09-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/parecer_conjunto_referente_ao_plc_010-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_referente_ao_projeto_de_lei_no._011-26_fotc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_referente_ao_projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_referente_ao_projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/parecer_referente_ao_anteprojeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/parecer_referente_ao_projeto_de_lei_complementar_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/parecer_conjunto_referente_ao_pl_010-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/anteprojeto_de_lei_no._01-26_-_celio_e_jose_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/anteprojeto_de_lei_no._02-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_resolucao_no._03-26_-_julga_as_contas_de_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1521,898 +2178,2484 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H19" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="H22" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
-[...14 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>139</v>
+        <v>54</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>93</v>
+        <v>27</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="D41" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="E44" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="F44" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="E45" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="F45" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="E46" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="F46" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" t="s">
+        <v>189</v>
+      </c>
+      <c r="E47" t="s">
+        <v>190</v>
+      </c>
+      <c r="F47" t="s">
         <v>191</v>
       </c>
-      <c r="B47" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>31</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="F48" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>208</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="F49" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>208</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="F50" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>208</v>
       </c>
       <c r="E51" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F51" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" t="s">
+        <v>208</v>
+      </c>
+      <c r="E52" t="s">
+        <v>209</v>
+      </c>
+      <c r="F52" t="s">
+        <v>191</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" t="s">
+        <v>208</v>
+      </c>
+      <c r="E53" t="s">
+        <v>209</v>
+      </c>
+      <c r="F53" t="s">
+        <v>191</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H53" t="s">
         <v>211</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" t="s">
+        <v>191</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" t="s">
+        <v>208</v>
+      </c>
+      <c r="E55" t="s">
+        <v>209</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E56" t="s">
+        <v>209</v>
+      </c>
+      <c r="F56" t="s">
+        <v>191</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" t="s">
+        <v>208</v>
+      </c>
+      <c r="E57" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" t="s">
+        <v>191</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>233</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" t="s">
+        <v>191</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" t="s">
+        <v>208</v>
+      </c>
+      <c r="E59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F59" t="s">
+        <v>191</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>238</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" t="s">
+        <v>191</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" t="s">
+        <v>191</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>71</v>
+      </c>
+      <c r="D62" t="s">
+        <v>208</v>
+      </c>
+      <c r="E62" t="s">
+        <v>209</v>
+      </c>
+      <c r="F62" t="s">
+        <v>191</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H62" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>209</v>
+      </c>
+      <c r="F63" t="s">
+        <v>191</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H63" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>248</v>
+      </c>
+      <c r="E64" t="s">
+        <v>249</v>
+      </c>
+      <c r="F64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>17</v>
       </c>
-      <c r="D52" t="s">
-[...12 lines deleted...]
-        <v>213</v>
+      <c r="D65" t="s">
+        <v>248</v>
+      </c>
+      <c r="E65" t="s">
+        <v>249</v>
+      </c>
+      <c r="F65" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>248</v>
+      </c>
+      <c r="E66" t="s">
+        <v>249</v>
+      </c>
+      <c r="F66" t="s">
+        <v>256</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" t="s">
+        <v>248</v>
+      </c>
+      <c r="E67" t="s">
+        <v>249</v>
+      </c>
+      <c r="F67" t="s">
+        <v>260</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H67" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" t="s">
+        <v>248</v>
+      </c>
+      <c r="E68" t="s">
+        <v>249</v>
+      </c>
+      <c r="F68" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" t="s">
+        <v>248</v>
+      </c>
+      <c r="E69" t="s">
+        <v>249</v>
+      </c>
+      <c r="F69" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H69" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70" t="s">
+        <v>248</v>
+      </c>
+      <c r="E70" t="s">
+        <v>249</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71" t="s">
+        <v>248</v>
+      </c>
+      <c r="E71" t="s">
+        <v>249</v>
+      </c>
+      <c r="F71" t="s">
+        <v>125</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H71" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>275</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" t="s">
+        <v>248</v>
+      </c>
+      <c r="E72" t="s">
+        <v>249</v>
+      </c>
+      <c r="F72" t="s">
+        <v>27</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H72" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>278</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73" t="s">
+        <v>249</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H73" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>281</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>282</v>
+      </c>
+      <c r="D74" t="s">
+        <v>283</v>
+      </c>
+      <c r="E74" t="s">
+        <v>284</v>
+      </c>
+      <c r="F74" t="s">
+        <v>191</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H74" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>103</v>
+      </c>
+      <c r="D75" t="s">
+        <v>283</v>
+      </c>
+      <c r="E75" t="s">
+        <v>284</v>
+      </c>
+      <c r="F75" t="s">
+        <v>191</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>111</v>
+      </c>
+      <c r="D76" t="s">
+        <v>283</v>
+      </c>
+      <c r="E76" t="s">
+        <v>284</v>
+      </c>
+      <c r="F76" t="s">
+        <v>191</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>293</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>115</v>
+      </c>
+      <c r="D77" t="s">
+        <v>283</v>
+      </c>
+      <c r="E77" t="s">
+        <v>284</v>
+      </c>
+      <c r="F77" t="s">
+        <v>191</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H77" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>296</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>120</v>
+      </c>
+      <c r="D78" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78" t="s">
+        <v>284</v>
+      </c>
+      <c r="F78" t="s">
+        <v>191</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H78" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>299</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>124</v>
+      </c>
+      <c r="D79" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" t="s">
+        <v>284</v>
+      </c>
+      <c r="F79" t="s">
+        <v>191</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>129</v>
+      </c>
+      <c r="D80" t="s">
+        <v>283</v>
+      </c>
+      <c r="E80" t="s">
+        <v>284</v>
+      </c>
+      <c r="F80" t="s">
+        <v>191</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>173</v>
+      </c>
+      <c r="D81" t="s">
+        <v>283</v>
+      </c>
+      <c r="E81" t="s">
+        <v>284</v>
+      </c>
+      <c r="F81" t="s">
+        <v>191</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>309</v>
+      </c>
+      <c r="D82" t="s">
+        <v>283</v>
+      </c>
+      <c r="E82" t="s">
+        <v>284</v>
+      </c>
+      <c r="F82" t="s">
+        <v>191</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H82" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>312</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>114</v>
+      </c>
+      <c r="D83" t="s">
+        <v>283</v>
+      </c>
+      <c r="E83" t="s">
+        <v>284</v>
+      </c>
+      <c r="F83" t="s">
+        <v>191</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H83" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>315</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>316</v>
+      </c>
+      <c r="D84" t="s">
+        <v>283</v>
+      </c>
+      <c r="E84" t="s">
+        <v>284</v>
+      </c>
+      <c r="F84" t="s">
+        <v>191</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>320</v>
+      </c>
+      <c r="D85" t="s">
+        <v>283</v>
+      </c>
+      <c r="E85" t="s">
+        <v>284</v>
+      </c>
+      <c r="F85" t="s">
+        <v>191</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H85" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>322</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>323</v>
+      </c>
+      <c r="D86" t="s">
+        <v>283</v>
+      </c>
+      <c r="E86" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" t="s">
+        <v>324</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H86" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>327</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>328</v>
+      </c>
+      <c r="D87" t="s">
+        <v>283</v>
+      </c>
+      <c r="E87" t="s">
+        <v>284</v>
+      </c>
+      <c r="F87" t="s">
+        <v>191</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>331</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>332</v>
+      </c>
+      <c r="D88" t="s">
+        <v>283</v>
+      </c>
+      <c r="E88" t="s">
+        <v>284</v>
+      </c>
+      <c r="F88" t="s">
+        <v>191</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H88" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>334</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>335</v>
+      </c>
+      <c r="D89" t="s">
+        <v>283</v>
+      </c>
+      <c r="E89" t="s">
+        <v>284</v>
+      </c>
+      <c r="F89" t="s">
+        <v>191</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>339</v>
+      </c>
+      <c r="D90" t="s">
+        <v>283</v>
+      </c>
+      <c r="E90" t="s">
+        <v>284</v>
+      </c>
+      <c r="F90" t="s">
+        <v>191</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>343</v>
+      </c>
+      <c r="D91" t="s">
+        <v>283</v>
+      </c>
+      <c r="E91" t="s">
+        <v>284</v>
+      </c>
+      <c r="F91" t="s">
+        <v>191</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>347</v>
+      </c>
+      <c r="E92" t="s">
+        <v>348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>349</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H92" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>352</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>347</v>
+      </c>
+      <c r="E93" t="s">
+        <v>348</v>
+      </c>
+      <c r="F93" t="s">
+        <v>353</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H93" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>356</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D94" t="s">
+        <v>347</v>
+      </c>
+      <c r="E94" t="s">
+        <v>348</v>
+      </c>
+      <c r="F94" t="s">
+        <v>353</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" t="s">
+        <v>347</v>
+      </c>
+      <c r="E95" t="s">
+        <v>348</v>
+      </c>
+      <c r="F95" t="s">
+        <v>353</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H95" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>362</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>363</v>
+      </c>
+      <c r="D96" t="s">
+        <v>347</v>
+      </c>
+      <c r="E96" t="s">
+        <v>348</v>
+      </c>
+      <c r="F96" t="s">
+        <v>364</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H96" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>367</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>368</v>
+      </c>
+      <c r="D97" t="s">
+        <v>347</v>
+      </c>
+      <c r="E97" t="s">
+        <v>348</v>
+      </c>
+      <c r="F97" t="s">
+        <v>349</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H97" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>371</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>372</v>
+      </c>
+      <c r="D98" t="s">
+        <v>347</v>
+      </c>
+      <c r="E98" t="s">
+        <v>348</v>
+      </c>
+      <c r="F98" t="s">
+        <v>349</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H98" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>375</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>376</v>
+      </c>
+      <c r="D99" t="s">
+        <v>347</v>
+      </c>
+      <c r="E99" t="s">
+        <v>348</v>
+      </c>
+      <c r="F99" t="s">
+        <v>260</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H99" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>379</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>380</v>
+      </c>
+      <c r="D100" t="s">
+        <v>347</v>
+      </c>
+      <c r="E100" t="s">
+        <v>348</v>
+      </c>
+      <c r="F100" t="s">
+        <v>349</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H100" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>383</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>384</v>
+      </c>
+      <c r="D101" t="s">
+        <v>347</v>
+      </c>
+      <c r="E101" t="s">
+        <v>348</v>
+      </c>
+      <c r="F101" t="s">
+        <v>349</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H101" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>387</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>388</v>
+      </c>
+      <c r="D102" t="s">
+        <v>347</v>
+      </c>
+      <c r="E102" t="s">
+        <v>348</v>
+      </c>
+      <c r="F102" t="s">
+        <v>364</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H102" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>391</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>114</v>
+      </c>
+      <c r="D103" t="s">
+        <v>347</v>
+      </c>
+      <c r="E103" t="s">
+        <v>348</v>
+      </c>
+      <c r="F103" t="s">
+        <v>349</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H103" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>394</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>395</v>
+      </c>
+      <c r="D104" t="s">
+        <v>347</v>
+      </c>
+      <c r="E104" t="s">
+        <v>348</v>
+      </c>
+      <c r="F104" t="s">
+        <v>349</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H104" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>398</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>399</v>
+      </c>
+      <c r="D105" t="s">
+        <v>347</v>
+      </c>
+      <c r="E105" t="s">
+        <v>348</v>
+      </c>
+      <c r="F105" t="s">
+        <v>349</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H105" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>402</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>403</v>
+      </c>
+      <c r="D106" t="s">
+        <v>347</v>
+      </c>
+      <c r="E106" t="s">
+        <v>348</v>
+      </c>
+      <c r="F106" t="s">
+        <v>364</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H106" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>407</v>
+      </c>
+      <c r="D107" t="s">
+        <v>347</v>
+      </c>
+      <c r="E107" t="s">
+        <v>348</v>
+      </c>
+      <c r="F107" t="s">
+        <v>364</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H107" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>410</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>411</v>
+      </c>
+      <c r="D108" t="s">
+        <v>347</v>
+      </c>
+      <c r="E108" t="s">
+        <v>348</v>
+      </c>
+      <c r="F108" t="s">
+        <v>364</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H108" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>414</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>415</v>
+      </c>
+      <c r="E109" t="s">
+        <v>416</v>
+      </c>
+      <c r="F109" t="s">
+        <v>417</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H109" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>420</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>415</v>
+      </c>
+      <c r="E110" t="s">
+        <v>416</v>
+      </c>
+      <c r="F110" t="s">
+        <v>125</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H110" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>423</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>347</v>
+      </c>
+      <c r="E111" t="s">
+        <v>424</v>
+      </c>
+      <c r="F111" t="s">
+        <v>195</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H111" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" t="s">
+        <v>347</v>
+      </c>
+      <c r="E112" t="s">
+        <v>424</v>
+      </c>
+      <c r="F112" t="s">
+        <v>195</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H112" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>430</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E113" t="s">
+        <v>424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>349</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2424,50 +4667,111 @@
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>