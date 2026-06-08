--- v1 (2026-04-22)
+++ v2 (2026-06-08)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1344" uniqueCount="632">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>Emendas a Projetos de Leis</t>
+  </si>
+  <si>
+    <t>CÉLIO BATISTA DE SOUSA, AURÉLIO MARTINS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1196/emenda_modificativa_no._01_ao_projeto_de_lei_complementar_06-26.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº. 01 ao Projeto de Lei Complementar nº. 06/2026</t>
+  </si>
+  <si>
     <t>1061</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NILVAN TEODORO DA SILVA, MARDEM BRAGA DE OLIVEIRA</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no._01-26.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Executivo Municipal, a necessidade de se instalar um redutor de velocidade (quebra mola) próximo ao número 67, na Rua José Galdino, Capoeirão, neste Município de Japaraíba.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no._02-26.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Executivo Municipal, a necessidade de realizar a substituição dos gols adaptados para Society que estão localizados no Campo Municipal em Capoeirão.</t>
@@ -576,107 +594,296 @@
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no._042-26_-_matildes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se avaliar a possibilidade de incluir o Pilates como serviço oferecido à comunidade, neste Município de Japaraíba.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_no._043-26_-_matildes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de se realizar melhorias no Complexo de Lazer José Virgílio dos Santos, com a instalação de mais bancos e mesinhas de cimento, construção de churrasqueiras, instalação de lixeiras e implantação de banheiros no local.</t>
   </si>
   <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_no._045-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de construção guaritas na Praça da Matriz, em frente ao Posto do Tiãozinho e em frente ao Posto Caxuxa.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_no._046-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, a necessidade de reajustar o valor da diária (plantão) paga aos motoristas/servidores públicos do Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_no._047-26_-aurelio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, a necessidade de se fazer redutores de velocidade (lombadas) nas proximidades do Cruzeiro e do Salão Comunitário em São Domingos, zona rural, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_no._048-26_-aurelio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, a necessidade de se refazer os redutores de velocidade (lombadas) localizadas na estrada rural que liga a cidade de Japaraiba as localidades de Fernandes, Mimoso e Ponte Velha, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>MARCELO JORGE TEIXEIRA, AURÉLIO MARTINS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_no._049-26_-_marcelo_e_aurelio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, para que adote as providências necessárias para ampliar os mata-burros existentes para o modelo de 3 placas e para que retire os mata-burros localizados em trechos da estrada que já se encontram devidamente cercados (embecados), onde tais estruturas se tornam desnecessárias.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_no._050-26_-_mardem_e_nilvan.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Executivo Municipal, a necessidade de se instalar um redutor de velocidade (quebra mola) próximo ao número 73, na Rua Adélio Martins de Souza, Capoeirão, neste Município de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_no._051-26_-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, que sejam adotadas as providências necessárias para a aquisição de um caminhão-pipa, destinado aos atendimentos das estradas rurais do Município, para aplicação de vinhaça cedida pela empresa Raizen S.A., com finalidade de melhorar as condições de trafegabilidade e reduzir a poeira nas vias não pavimentadas.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_no._052-26_-_celio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, a realização da pavimentação asfáltica de aproximadamente 200 a 300 metros nos seguintes trechos de entrada e saída da cidade: trecho inicial da estrada rural que liga o Município de Japaraiba à localidade de Mimoso e trecho inicial de entrada e saída para a Fábrica do Ângelo, Fábrica Pirobrasil e da empresa de água mineral.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/indicacao_no._053-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, para que realize ou atue perante a concessionária responsável pelo fornecimento de energia elétrica, com a máxima urgência, para que seja substituído um poste de energia elétrica localizado na Rua Cristóvão de Azevedo, n.º 226, nesta cidade, tendo em vista que o referido poste se encontra com diversas trincas visíveis em sua estrutura, comprometendo sua integridade física e oferecendo risco à segurança da população.</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1219/indicacao_no._054-26_-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, para que atue perante as empresas concessionárias e prestadoras de serviços de telefonia e internet atuantes no Município, para que promovam a retirada das fiações, cabos e equipamentos inutilizados instalados nos postes da rede urbana.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao_no._055-26_-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, que sejam adotadas as providências necessárias para a aquisição/contratação de cirurgias de coluna junto à rede privada ou instituições credenciadas, visando reduzir a fila de espera existente no Município para este procedimento.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_no._056-26_-_celio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal, pra que sejam realizadas as obras e serviços necessários destinados à adequada captação e drenagem das águas pluviais provenientes da Rua Olegário Bernardes Amorim, que escoam em direção à Rua Joaquim José Lopes, nesta cidade de Japaraíba, mediante a instalação de captador de águas pluviais ou construção de bueiro para melhor escoamento das águas, além de ser realizada a limpeza e desobstrução do bueiro já existente no local.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Celio Batista de Sousa, MARCELO JORGE TEIXEIRA, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/decreto_legislativo_no._01-26.pdf</t>
+  </si>
+  <si>
+    <t>“Regulamenta a Lei Complementar Municipal nº 91/2026, que autoriza o pagamento retroativo de vantagens funcionais aos servidores públicos efetivos da Câmara Municipal de Japaraíba, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>1071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Geraldo Alexandre Lopes</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e II do artigo 3º da Lei Complementar nº. 70/2024 que cria as funções gratificadas de "Agente de Contratação" e "Agente de Comissão de Contratação e Equipe de Apoio".</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>Celio Batista de Sousa, MARCELO JORGE TEIXEIRA, MATILDES FERNANDES PEREIRA DE ANDRADE, NILVAN TEODORO DA SILVA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivos da Lei 039/2013 para criar o cargo de Assistente Administrativo e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_complementar_no._03-26.pdf</t>
   </si>
   <si>
     <t>Altera o Caput e os parágrafos 1º e 2º do Art. 28, altera o Caput e o §2º do Art. 29 e inclui o §4º no Art. 29, todos da Lei Complementar nº. 48, de 03 de julho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_complementar_no._04-26.pdf</t>
   </si>
   <si>
     <t>Institui Plano de Amortização para Equacionamento do déficit atuarial do Regime Próprio de Previdência Social - RPPS, com contribuições suplementares devidas pelo município, na forma de alíquotas.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/projeto_de_lei_complementar_no._05-26.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 40 da Lei Complementar nº. 034, de 14 de setembro de 2010, que institui o plano diretor do município de Japaraíba, e dá outras providências.</t>
   </si>
   <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei_complementar_no._06-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento retroativo de vantagens funcionais aos servidores públicos municipais decorrentes do período de suspensão da contagem de tempo estabelecida pela Lei Complementar Federal nº. 173/2020, nos termos da Lei Complementar Federal nº. 226/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1191/projeto_de_lei_complementar_no._07-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação de gratificação de função de coordenador de atenção primária e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1192/projeto_de_lei_complementar_no._08-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento retroativo de vantagens funcionais aos servidores públicos da Câmara Municipal de Japaraíba decorrentes do período de suspensão da contagem de tempo estabelecida pela Lei Complementar Federal nº. 173/2020, nos termos da Lei Complementar Federal nº. 226/2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1055</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores públicos municipais, nos termos do inciso x do artigo 37, da Constituição Federal, concede aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>1057</t>
@@ -753,50 +960,116 @@
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_no._012-26.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no._013-26.pdf</t>
   </si>
   <si>
     <t>Institui o Programa e autoriza o município de Japaraíba a Credenciar Farmácias e Drogarias da Rede provada para dispensação complementar de medicamentos constantes da relação municipal de medicamentos essenciais (REMUME), e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/projeto_de_lei_no._014-26.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no._015-26_-_corrigido.pdf</t>
   </si>
   <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_lei_no._016-26.pdf</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/projeto_de_lei_no._017-26.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o inciso III do artigo 6º da Lei nº. 1.022/2017 que dispõe sobre o parcelamento do solo urbano e o controle da expansão urbana no município de Japaraíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/projeto_de_lei_no._018-26_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/projeto_de_lei_no._019-26.pdf</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/projeto_de_lei_no._020-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Japaraíba Apoia” para apoio a entidades, eventos e ações de interesse público no município de Japaraíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1190/projeto_de_lei_no._021-26.pdf</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1200/projeto_de_lei_no._022-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_no._023-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Morar Melhor Japaraíba”, de apoio à construção, reforma e melhoria habitacional para famílias em situação de vulnerabilidade econômica no município de Japaraíba, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1076</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Chefe do Poder Executivo Municipal, a fim de que sejam prestadas informações detalhadas acerca do não pagamento do Prêmio por Assiduidade aos servidores públicos municipais, direito assegurado pela Lei Complementar nº 028/2009, que institui o Regime Jurídico e o Estatuto dos Servidores Públicos do Município de Japaraíba.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, bem como ao setor responsável pelo Portal da Transparência, para que prestem esclarecimentos complementares e adotem as providências cabíveis, diante dos fatos a seguir expostos.</t>
   </si>
   <si>
     <t>1091</t>
@@ -855,68 +1128,113 @@
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/requerimento_no._08-26-_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos detalhados a respeito da realização e pagamento das diárias para os servidores do executivo municipal.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento_no._09-26_-_eliana.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, que preste informações a esta Casa a respeito do funcionamento da Feirinha de Produtores Rurais em nosso município de Japaraíba.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no._010-26_-_mardem_e_nilvan.pdf</t>
   </si>
   <si>
     <t>Considerando a resposta ao Requerimento n.º 07/2026, Ofício 042/2026, requer que o Chefe do Poder Executivo informe à  Casa se a administração anterior realizou licitação de empresa para realizar o serviço de perfuração do poço e instalação da caixa d’água em Capoeirão, no loteamento entre a rua José Galdino e a rua José Messias de Figueiredo.</t>
   </si>
   <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_no._011-26_-_eliana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas a respeito do projeto para implantação de iluminação pública e pavimentação asfáltica na Avenida Francisco Tavares de Morais no Bairro Maria Madalena.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>MARDEM BRAGA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/requerimento_no._012-26_-_mardem.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações a respeito da limpeza da lagoa de Capoeirão, neste Município de Japaraiba.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/requerimento_no._013-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações a respeito da reforma da Escola Municipal São Simão, localizada no Bairro São José, nesta cidade de Japaraíba.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1208/requerimento_no._014-26-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações a respeito da reforma da piscina aquecida do Município de Japaraíba.</t>
+  </si>
+  <si>
     <t>1089</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Convite - Festa do Aniversário da Cidade</t>
   </si>
   <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/oficio_no._021-26_-_resposta_ao_requerimento_no._09-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 021/26 - resposta ao Requerimento nº. 09/26</t>
+  </si>
+  <si>
     <t>1097</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf</t>
   </si>
   <si>
     <t>Encaminha relatório preventivo de acompanhamento enviado pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/oficio_no._025-2026_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminha informações sobre as ações e providências da Administração Municipal.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/oficio_no._026-26_-_informacoes_e_acoes_do_executivo.pdf</t>
   </si>
   <si>
     <t>Informações sobre ações, providências e ocorrências durante a última semana.</t>
@@ -927,65 +1245,80 @@
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf</t>
   </si>
   <si>
     <t>Resposta do Requerimento nº. 02/2026</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 03.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 01</t>
   </si>
   <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/oficio_no._039-26_-_informativo_semanal_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Informativo semanal das ações da Administração Municipal.</t>
+  </si>
+  <si>
     <t>1108</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/resposta_ao_requerimento_no._04.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 04/26.</t>
   </si>
   <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/resposta_do_requerimento_no._011-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 048/26 - Resposta ao Requerimento nº. 011/26</t>
+  </si>
+  <si>
     <t>1141</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/oficio_no._050-26_-_resposta_ao_requerimento_no._08-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 08/26.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/oficio_no._011-26.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 011/26 – Informativo/Andamento da Operação Tapa-Buracos e Preparação de Subleito em Vias Urbanas.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/ccf_000353.pdf</t>
   </si>
   <si>
     <t>Convite para realização de palestra - Bate papo com o Produtor Rural</t>
@@ -1050,50 +1383,146 @@
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/oficio_no._041-26_-_resposta_do_requerimento_no._04-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 05/26.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_no._042-26_-_resposta_ao_requerimento_no._07-26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº. 07/2026.</t>
   </si>
   <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>4426</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1193/oficio_no._044-26_-_informativo_semanal.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 044/2026 - Informativo Semanal das Ações do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>7026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1194/resposta_do_requerimento_no._010-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 070/2026 - Resposta ao Requerimento nº. 010/26</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>12026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/oficio_executivo_municipal_que_solicita_retirada_de_projeto.pdf</t>
+  </si>
+  <si>
+    <t>Ofício que solicita a retirada da tramitação de projeto de lei - "Dispõe sobre a criação de gratificação de função de coordenador de atenção primária e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>242026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/ccf_000388.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 024/2026 - Secretaria Municipal de Agricultura, Meio Ambiente, Desenvolvimento Econômico e Turismo.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>412026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/informativo_-_executivo_municipal_04-05.pdf</t>
+  </si>
+  <si>
+    <t>Informativo semanal - Ofício nº. 041-26</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>472026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/oficio_no._047-26_-_informativo_semanal.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 047/2026 - Informativo Semanal das ações da Administração Municipal</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>502026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/oficio_no._050-26_-_informativo_semanal.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 050-26 - Informativo Semanal</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>532026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1216/oficio_no._053-26_-_informativo_semanal.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº. 053-26 - Informativo Semanal</t>
+  </si>
+  <si>
     <t>1066</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 01/2026.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas, LJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf</t>
@@ -1113,50 +1542,74 @@
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_conjunto_projeto_de_lei_no._04-2026.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 04/2026.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>LJR - Legislação, Justiça e Redação, FOTC - Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._01-26.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto emitido pelas Comissões de Legislação, Justiça e Redação, e Finanças, Orçamento e Tomada de Contas referente ao Projeto de Lei Complementar nº. 01/26.</t>
   </si>
   <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/parecer_conjunto_referente_ao_plc_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 03/2026.</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/parecer_conjunto_referente_ao_plc_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 04/2026.</t>
+  </si>
+  <si>
     <t>1082</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 05/2026.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 06/2026.</t>
   </si>
   <si>
     <t>1143</t>
@@ -1206,153 +1659,297 @@
   <si>
     <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 010/2025.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_referente_ao_projeto_de_lei_no._011-26_fotc.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 011/26 que "Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_referente_ao_projeto_de_lei_no._012-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 012/2026.</t>
   </si>
   <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/parecer_conjunto_referente_ao_pl_013-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei nº. 013/2026.</t>
+  </si>
+  <si>
     <t>1152</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_referente_ao_projeto_de_lei_no._014-26.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº. 014/26.</t>
   </si>
   <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/parecer_referente_ao_projeto_de_lei_no._019-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 019/2026</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_referente_ao_pl_022-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 022/26.</t>
+  </si>
+  <si>
     <t>1161</t>
   </si>
   <si>
-    <t>12026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/parecer_referente_ao_anteprojeto_de_lei_no._01-26.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto referente ao Anteprojeto de Lei nº. 01/26.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>22026</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/parecer_referente_ao_projeto_de_lei_complementar_no._02-26.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 02/2026.</t>
   </si>
   <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>32026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/parecer_conjunto_referente_ao_anteprojeto_de_lei_no._03-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto emitido pelas Comissões de Legislação, Justiça e Redação, e Finanças, Orçamento e Tomada de Contas referente ao Anteprojeto de Lei nº. 03/26.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>52026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._05-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 05/2026.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>62026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/parecer_referente_ao_projeto_de_lei_complementar_06-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 06/2026.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>82026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1204/parecer_conjunto_referente_ao_plc_08-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei Complementar nº. 08/2026</t>
+  </si>
+  <si>
     <t>1118</t>
   </si>
   <si>
     <t>102026</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/parecer_conjunto_referente_ao_pl_010-26.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto referente ao Projeto de Lei nº. 010/2026.</t>
   </si>
   <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>162026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/parecer_referente_ao_projeto_de_lei_no._016-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 016/2026.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>202026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_referente_ao_projeto_de_lei_no._020-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Projeto de Lei nº. 020/2026</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>212026</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1203/parecer_referente_ao_pl_021-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei nº. 021/2026</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>220258</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto referente ao Anteprojeto de Lei nº. 02/2026.</t>
+  </si>
+  <si>
     <t>1142</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>CÉLIO BATISTA DE SOUSA, JOSÉ RONALDO DE MELO</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/anteprojeto_de_lei_no._01-26_-_celio_e_jose_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do benefício "Vale Feira" aos servidores públicos do Poder Executivo de Japaraíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/anteprojeto_de_lei_no._02-26_-_sebastiao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de cobrança de IPTU a pessoa idosa e dá outras providências.</t>
   </si>
   <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/anteprojeto_de_lei_no._03-26_-_matildes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de redutores de velocidade (Lombadas) nas vias públicas situadas em frente às instituições de ensino no município de Japaraíba e dá outras providências.</t>
+  </si>
+  <si>
     <t>1059</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos subsídios dos Vereadores.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Reajusta os subsídios do Prefeito Municipal, Vice-Prefeito Municipal e Secretários Municipais do Município de Japaraíba.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_resolucao_no._03-26_-_julga_as_contas_de_2024.pdf</t>
   </si>
   <si>
     <t>Julga as contas do município de Japaraíba relativas ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/projeto_de_resolucao_no._04-26.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Centro de Atendimento ao Cidadão da Câmara Municipal de Japaraíba, disciplina sua competência, atividades e funcionamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1656,56 +2253,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_no._06-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no._07-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no._08-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no._010-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao_no._011-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao_no._012-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_no._013-26_-_nilvan_mardem_e_aurelio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_no._014-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_no._015-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no._016-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no._017-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no._018-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_no._020-26_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no._021-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_no._022-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_no._023-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_no._024-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_no._025-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_no._026-26_-_aurelio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_no._027-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_no._028-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_no._029-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_no._030-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_no._031-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no._032-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_no._033-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no._034-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no._035-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no._036-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_no._037-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no._038-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no._039-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no._040-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no._041-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no._042-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_no._043-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_complementar_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_complementar_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/projeto_de_lei_complementar_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_04-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/projeto_de_lei_no._06-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/projeto_de_lei_no._09-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/projeto_de_lei_no._10-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/projeto_de_lei_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no._013-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no._015-26_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_no._03-26_-matildes_e_celio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento_no._04-26_-_comissao_de_ljr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento_no._05-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento_no._06-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/requerimento_no._08-26-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no._010-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/oficio_no._025-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/oficio_no._026-26_-_informacoes_e_acoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/resposta_ao_requerimento_no._04.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/oficio_no._050-26_-_resposta_ao_requerimento_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/oficio_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/ccf_000353.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/ccf_000255.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_no._028-26_-_informacoes_acoes_e_providencias_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_no._031-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/oficio_no._034-26_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/oficio_no._041-26_-_resposta_do_requerimento_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_no._042-26_-_resposta_ao_requerimento_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_conjunto_projeto_de_lei_no._03-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_conjunto_projeto_de_lei_no._04-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/parecer_projeto_de_lei_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/parecer_referente_ao_projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/parecer_referente_ao_pl_09-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/parecer_conjunto_referente_ao_plc_010-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_referente_ao_projeto_de_lei_no._011-26_fotc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_referente_ao_projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_referente_ao_projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/parecer_referente_ao_anteprojeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/parecer_referente_ao_projeto_de_lei_complementar_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/parecer_conjunto_referente_ao_pl_010-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/anteprojeto_de_lei_no._01-26_-_celio_e_jose_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/anteprojeto_de_lei_no._02-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_resolucao_no._03-26_-_julga_as_contas_de_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1196/emenda_modificativa_no._01_ao_projeto_de_lei_complementar_06-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/indicacao_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_no._06-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no._07-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no._08-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no._010-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/indicacao_no._011-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/indicacao_no._012-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_no._013-26_-_nilvan_mardem_e_aurelio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_no._014-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_no._015-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no._016-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no._017-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no._018-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_no._020-26_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no._021-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_no._022-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_no._023-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_no._024-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_no._025-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_no._026-26_-_aurelio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_no._027-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_no._028-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_no._029-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_no._030-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_no._031-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no._032-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_no._033-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no._034-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no._035-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no._036-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_no._037-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no._038-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no._039-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no._040-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no._041-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no._042-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_no._043-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/indicacao_no._045-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_no._046-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_no._047-26_-aurelio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_no._048-26_-aurelio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_no._049-26_-_marcelo_e_aurelio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_no._050-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_no._051-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_no._052-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/indicacao_no._053-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1219/indicacao_no._054-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao_no._055-26_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_no._056-26_-_celio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/decreto_legislativo_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/projeto_de_lei_complementar_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/projeto_de_lei_no._06-26_-_cargo_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_complementar_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_complementar_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/projeto_de_lei_complementar_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei_complementar_no._06-26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1191/projeto_de_lei_complementar_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1192/projeto_de_lei_complementar_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_04-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/projeto_de_lei_no._06-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/projeto_de_lei_no._09-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/projeto_de_lei_no._10-26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/projeto_de_lei_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no._013-26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no._015-26_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_lei_no._016-26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/projeto_de_lei_no._017-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/projeto_de_lei_no._018-26_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/projeto_de_lei_no._019-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/projeto_de_lei_no._020-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1190/projeto_de_lei_no._021-26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1200/projeto_de_lei_no._022-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_no._023-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_no._01-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/requerimento_no._02-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_no._03-26_-matildes_e_celio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento_no._04-26_-_comissao_de_ljr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento_no._05-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento_no._06-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_no._07-26_-_nilvan_e_mardem.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/requerimento_no._08-26-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento_no._09-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no._010-26_-_mardem_e_nilvan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_no._011-26_-_eliana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/requerimento_no._012-26_-_mardem.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/requerimento_no._013-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1208/requerimento_no._014-26-_matildes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/oficio_no._021-26_-_resposta_ao_requerimento_no._09-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/oficio_no._023-26_-_executivo_municipal_-_informacoes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/oficio_no._025-2026_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/oficio_no._026-26_-_informacoes_e_acoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/oficio_27-26_-_resposta_do_requerimento_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/resposta_ao_requerimento_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/resposta_ao_requerimento_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/oficio_no._039-26_-_informativo_semanal_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/resposta_ao_requerimento_no._04.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/resposta_do_requerimento_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/oficio_no._050-26_-_resposta_ao_requerimento_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/oficio_no._011-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/ccf_000353.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/ccf_000255.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/oficio_no._028-26_-_informacoes_acoes_e_providencias_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/oficio_no._031-26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/oficio_no._034-26_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/oficio_no._041-26_-_resposta_do_requerimento_no._04-26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/oficio_no._042-26_-_resposta_ao_requerimento_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1193/oficio_no._044-26_-_informativo_semanal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1194/resposta_do_requerimento_no._010-26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/oficio_executivo_municipal_que_solicita_retirada_de_projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/ccf_000388.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/informativo_-_executivo_municipal_04-05.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/oficio_no._047-26_-_informativo_semanal.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/oficio_no._050-26_-_informativo_semanal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1216/oficio_no._053-26_-_informativo_semanal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_pl_01-2026_-_credito_adicional_-_especial_-_comissao_financas_orcamento_e_tomadas_de_contas.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_conjunto_projeto_de_lei_no._02-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/parecer_conjunto_projeto_de_lei_no._03-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_conjunto_projeto_de_lei_no._04-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/parecer_conjunto_referente_ao_plc_03-26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/parecer_conjunto_referente_ao_plc_04-26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/parecer_referente_ao_projeto_de_lei_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/parecer_referente_ao_pl_06-26.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/parecer_projeto_de_lei_no._07-26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/parecer_referente_ao_projeto_de_lei_no._08-26.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/parecer_referente_ao_pl_09-26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/parecer_conjunto_referente_ao_plc_010-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/parecer_referente_ao_projeto_de_lei_no._011-26_fotc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_referente_ao_projeto_de_lei_no._012-26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/parecer_conjunto_referente_ao_pl_013-26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_referente_ao_projeto_de_lei_no._014-26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/parecer_referente_ao_projeto_de_lei_no._019-26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_referente_ao_pl_022-26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/parecer_referente_ao_anteprojeto_de_lei_no._01-26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/parecer_referente_ao_projeto_de_lei_complementar_no._02-26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/parecer_conjunto_referente_ao_anteprojeto_de_lei_no._03-26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/parecer_conjunto_referente_ao_projeto_de_lei_complementar_no._05-26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/parecer_referente_ao_projeto_de_lei_complementar_06-26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1204/parecer_conjunto_referente_ao_plc_08-26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/parecer_conjunto_referente_ao_pl_010-26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/parecer_referente_ao_projeto_de_lei_no._016-26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_referente_ao_projeto_de_lei_no._020-26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1203/parecer_referente_ao_pl_021-26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/anteprojeto_de_lei_no._01-26_-_celio_e_jose_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/anteprojeto_de_lei_no._02-26_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/anteprojeto_de_lei_no._03-26_-_matildes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/resolucao_001-2026_-_reajusta_vencimentos_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/resolucao_002-2026_-_revisao_prefeito__vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_resolucao_no._03-26_-_julga_as_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.japaraiba.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/projeto_de_resolucao_no._04-26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H113"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1736,2926 +2333,4356 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H36" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H40" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>191</v>
       </c>
       <c r="D44" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>191</v>
+        <v>60</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H44" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>194</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
         <v>17</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H45" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>199</v>
       </c>
       <c r="D46" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>191</v>
+        <v>60</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
       <c r="D47" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>191</v>
+        <v>122</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>207</v>
       </c>
       <c r="D48" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>191</v>
+        <v>122</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H48" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
         <v>17</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>191</v>
+        <v>47</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="H50" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="D51" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>195</v>
+        <v>42</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>232</v>
       </c>
       <c r="D54" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="H55" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>45</v>
+        <v>240</v>
       </c>
       <c r="D56" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
+        <v>244</v>
       </c>
       <c r="E57" t="s">
-        <v>209</v>
+        <v>245</v>
       </c>
       <c r="F57" t="s">
-        <v>191</v>
+        <v>246</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="H57" t="s">
-        <v>211</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E58" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F58" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E59" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F59" t="s">
-        <v>191</v>
+        <v>246</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E60" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F60" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="H60" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E61" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F61" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="H61" t="s">
-        <v>242</v>
+        <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>264</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="D62" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E62" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F62" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>244</v>
+        <v>265</v>
       </c>
       <c r="H62" t="s">
-        <v>211</v>
+        <v>266</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="D63" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="E63" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="F63" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="H63" t="s">
-        <v>230</v>
+        <v>269</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D64" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E64" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F64" t="s">
-        <v>27</v>
+        <v>252</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D65" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E65" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F65" t="s">
-        <v>27</v>
+        <v>246</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E66" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F66" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E67" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F67" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D68" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E68" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F68" t="s">
-        <v>27</v>
+        <v>246</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E69" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>267</v>
+        <v>288</v>
       </c>
       <c r="H69" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E70" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D71" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E71" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F71" t="s">
-        <v>125</v>
+        <v>252</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D72" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E72" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="H72" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>297</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>51</v>
+      </c>
+      <c r="D73" t="s">
+        <v>277</v>
+      </c>
+      <c r="E73" t="s">
         <v>278</v>
       </c>
-      <c r="B73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>282</v>
+        <v>55</v>
       </c>
       <c r="D74" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E74" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F74" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="H74" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>103</v>
+        <v>59</v>
       </c>
       <c r="D75" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E75" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F75" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E76" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F76" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="H76" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="D77" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E77" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F77" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="H77" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D78" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E78" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F78" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="H78" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D79" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E79" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F79" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D80" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E80" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F80" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="D81" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E81" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F81" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>309</v>
+        <v>89</v>
       </c>
       <c r="D82" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E82" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F82" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="H82" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="D83" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E83" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F83" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="H83" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="D84" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E84" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F84" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="H84" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>320</v>
+        <v>97</v>
       </c>
       <c r="D85" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E85" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F85" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>285</v>
+        <v>328</v>
       </c>
       <c r="H85" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>323</v>
+        <v>101</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E86" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F86" t="s">
-        <v>324</v>
+        <v>252</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="H86" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>328</v>
+        <v>105</v>
       </c>
       <c r="D87" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E87" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F87" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>332</v>
+        <v>109</v>
       </c>
       <c r="D88" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E88" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F88" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H88" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>335</v>
+        <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E89" t="s">
-        <v>284</v>
+        <v>340</v>
       </c>
       <c r="F89" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H89" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" t="s">
         <v>339</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>284</v>
+        <v>340</v>
       </c>
       <c r="F90" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="D91" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E91" t="s">
-        <v>284</v>
+        <v>340</v>
       </c>
       <c r="F91" t="s">
-        <v>191</v>
+        <v>347</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="H91" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D92" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E92" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F92" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D93" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E93" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F93" t="s">
-        <v>353</v>
+        <v>33</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H93" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D94" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E94" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F94" t="s">
-        <v>353</v>
+        <v>33</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H94" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D95" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E95" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F95" t="s">
-        <v>353</v>
+        <v>19</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H95" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>363</v>
+        <v>51</v>
       </c>
       <c r="D96" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E96" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F96" t="s">
+        <v>131</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97" t="s">
+        <v>339</v>
+      </c>
+      <c r="E97" t="s">
+        <v>340</v>
+      </c>
+      <c r="F97" t="s">
+        <v>33</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="H97" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>59</v>
+      </c>
+      <c r="D98" t="s">
+        <v>339</v>
+      </c>
+      <c r="E98" t="s">
+        <v>340</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H98" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>376</v>
+        <v>64</v>
       </c>
       <c r="D99" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E99" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F99" t="s">
-        <v>260</v>
+        <v>33</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="H99" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>380</v>
+        <v>68</v>
       </c>
       <c r="D100" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E100" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F100" t="s">
-        <v>349</v>
+        <v>376</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="H100" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>384</v>
+        <v>72</v>
       </c>
       <c r="D101" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E101" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F101" t="s">
-        <v>349</v>
+        <v>60</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H101" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>388</v>
+        <v>77</v>
       </c>
       <c r="D102" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E102" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F102" t="s">
-        <v>364</v>
+        <v>60</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="H102" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>114</v>
+        <v>325</v>
       </c>
       <c r="D103" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E103" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F103" t="s">
-        <v>349</v>
+        <v>252</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="H103" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>395</v>
+        <v>101</v>
       </c>
       <c r="D104" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E104" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F104" t="s">
-        <v>349</v>
+        <v>252</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="H104" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>399</v>
+        <v>109</v>
       </c>
       <c r="D105" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E105" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F105" t="s">
-        <v>349</v>
+        <v>252</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="H105" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>403</v>
+        <v>117</v>
       </c>
       <c r="D106" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E106" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F106" t="s">
-        <v>364</v>
+        <v>252</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="H106" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>407</v>
+        <v>121</v>
       </c>
       <c r="D107" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E107" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F107" t="s">
-        <v>364</v>
+        <v>252</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="H107" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>411</v>
+        <v>126</v>
       </c>
       <c r="D108" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E108" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="F108" t="s">
-        <v>364</v>
+        <v>252</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="H108" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="E109" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="F109" t="s">
-        <v>417</v>
+        <v>252</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="H109" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D110" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="E110" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="F110" t="s">
-        <v>125</v>
+        <v>252</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="H110" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="D111" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E111" t="s">
-        <v>424</v>
+        <v>387</v>
       </c>
       <c r="F111" t="s">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="H111" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="D112" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E112" t="s">
-        <v>424</v>
+        <v>387</v>
       </c>
       <c r="F112" t="s">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="H112" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>417</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>207</v>
+      </c>
+      <c r="D113" t="s">
+        <v>386</v>
+      </c>
+      <c r="E113" t="s">
+        <v>387</v>
+      </c>
+      <c r="F113" t="s">
+        <v>252</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H113" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>420</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114" t="s">
+        <v>386</v>
+      </c>
+      <c r="E114" t="s">
+        <v>387</v>
+      </c>
+      <c r="F114" t="s">
+        <v>252</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H114" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>423</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" t="s">
+        <v>386</v>
+      </c>
+      <c r="E115" t="s">
+        <v>387</v>
+      </c>
+      <c r="F115" t="s">
+        <v>252</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H115" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>426</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>427</v>
+      </c>
+      <c r="D116" t="s">
+        <v>386</v>
+      </c>
+      <c r="E116" t="s">
+        <v>387</v>
+      </c>
+      <c r="F116" t="s">
+        <v>252</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H116" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
         <v>430</v>
       </c>
-      <c r="B113" t="s">
-[...14 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
         <v>431</v>
       </c>
-      <c r="H113" t="s">
+      <c r="D117" t="s">
+        <v>386</v>
+      </c>
+      <c r="E117" t="s">
+        <v>387</v>
+      </c>
+      <c r="F117" t="s">
+        <v>252</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H117" t="s">
         <v>432</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>433</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>434</v>
+      </c>
+      <c r="D118" t="s">
+        <v>386</v>
+      </c>
+      <c r="E118" t="s">
+        <v>387</v>
+      </c>
+      <c r="F118" t="s">
+        <v>435</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H118" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>438</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>439</v>
+      </c>
+      <c r="D119" t="s">
+        <v>386</v>
+      </c>
+      <c r="E119" t="s">
+        <v>387</v>
+      </c>
+      <c r="F119" t="s">
+        <v>252</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H119" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>442</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>443</v>
+      </c>
+      <c r="D120" t="s">
+        <v>386</v>
+      </c>
+      <c r="E120" t="s">
+        <v>387</v>
+      </c>
+      <c r="F120" t="s">
+        <v>252</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>445</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>446</v>
+      </c>
+      <c r="D121" t="s">
+        <v>386</v>
+      </c>
+      <c r="E121" t="s">
+        <v>387</v>
+      </c>
+      <c r="F121" t="s">
+        <v>252</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H121" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>449</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>450</v>
+      </c>
+      <c r="D122" t="s">
+        <v>386</v>
+      </c>
+      <c r="E122" t="s">
+        <v>387</v>
+      </c>
+      <c r="F122" t="s">
+        <v>252</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H122" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>453</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>454</v>
+      </c>
+      <c r="D123" t="s">
+        <v>386</v>
+      </c>
+      <c r="E123" t="s">
+        <v>387</v>
+      </c>
+      <c r="F123" t="s">
+        <v>252</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H123" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>457</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>458</v>
+      </c>
+      <c r="D124" t="s">
+        <v>386</v>
+      </c>
+      <c r="E124" t="s">
+        <v>387</v>
+      </c>
+      <c r="F124" t="s">
+        <v>252</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H124" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>461</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>462</v>
+      </c>
+      <c r="D125" t="s">
+        <v>386</v>
+      </c>
+      <c r="E125" t="s">
+        <v>387</v>
+      </c>
+      <c r="F125" t="s">
+        <v>252</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H125" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>465</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>466</v>
+      </c>
+      <c r="D126" t="s">
+        <v>386</v>
+      </c>
+      <c r="E126" t="s">
+        <v>387</v>
+      </c>
+      <c r="F126" t="s">
+        <v>252</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H126" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>469</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>470</v>
+      </c>
+      <c r="D127" t="s">
+        <v>386</v>
+      </c>
+      <c r="E127" t="s">
+        <v>387</v>
+      </c>
+      <c r="F127" t="s">
+        <v>252</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H127" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>473</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>474</v>
+      </c>
+      <c r="D128" t="s">
+        <v>386</v>
+      </c>
+      <c r="E128" t="s">
+        <v>387</v>
+      </c>
+      <c r="F128" t="s">
+        <v>252</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H128" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>477</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>478</v>
+      </c>
+      <c r="D129" t="s">
+        <v>386</v>
+      </c>
+      <c r="E129" t="s">
+        <v>387</v>
+      </c>
+      <c r="F129" t="s">
+        <v>252</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H129" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>481</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>482</v>
+      </c>
+      <c r="D130" t="s">
+        <v>386</v>
+      </c>
+      <c r="E130" t="s">
+        <v>387</v>
+      </c>
+      <c r="F130" t="s">
+        <v>252</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H130" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>485</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>486</v>
+      </c>
+      <c r="D131" t="s">
+        <v>386</v>
+      </c>
+      <c r="E131" t="s">
+        <v>387</v>
+      </c>
+      <c r="F131" t="s">
+        <v>252</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H131" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>489</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>490</v>
+      </c>
+      <c r="E132" t="s">
+        <v>491</v>
+      </c>
+      <c r="F132" t="s">
+        <v>492</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H132" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>495</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>23</v>
+      </c>
+      <c r="D133" t="s">
+        <v>490</v>
+      </c>
+      <c r="E133" t="s">
+        <v>491</v>
+      </c>
+      <c r="F133" t="s">
+        <v>496</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H133" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>499</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>27</v>
+      </c>
+      <c r="D134" t="s">
+        <v>490</v>
+      </c>
+      <c r="E134" t="s">
+        <v>491</v>
+      </c>
+      <c r="F134" t="s">
+        <v>496</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H134" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>502</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>32</v>
+      </c>
+      <c r="D135" t="s">
+        <v>490</v>
+      </c>
+      <c r="E135" t="s">
+        <v>491</v>
+      </c>
+      <c r="F135" t="s">
+        <v>496</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H135" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>505</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>506</v>
+      </c>
+      <c r="D136" t="s">
+        <v>490</v>
+      </c>
+      <c r="E136" t="s">
+        <v>491</v>
+      </c>
+      <c r="F136" t="s">
+        <v>507</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H136" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>510</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>511</v>
+      </c>
+      <c r="D137" t="s">
+        <v>490</v>
+      </c>
+      <c r="E137" t="s">
+        <v>491</v>
+      </c>
+      <c r="F137" t="s">
+        <v>507</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H137" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>514</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" t="s">
+        <v>490</v>
+      </c>
+      <c r="E138" t="s">
+        <v>491</v>
+      </c>
+      <c r="F138" t="s">
+        <v>507</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H138" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>518</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>519</v>
+      </c>
+      <c r="D139" t="s">
+        <v>490</v>
+      </c>
+      <c r="E139" t="s">
+        <v>491</v>
+      </c>
+      <c r="F139" t="s">
+        <v>492</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H139" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>522</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>523</v>
+      </c>
+      <c r="D140" t="s">
+        <v>490</v>
+      </c>
+      <c r="E140" t="s">
+        <v>491</v>
+      </c>
+      <c r="F140" t="s">
+        <v>492</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H140" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>526</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>527</v>
+      </c>
+      <c r="D141" t="s">
+        <v>490</v>
+      </c>
+      <c r="E141" t="s">
+        <v>491</v>
+      </c>
+      <c r="F141" t="s">
+        <v>351</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H141" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>531</v>
+      </c>
+      <c r="D142" t="s">
+        <v>490</v>
+      </c>
+      <c r="E142" t="s">
+        <v>491</v>
+      </c>
+      <c r="F142" t="s">
+        <v>492</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H142" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>534</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>535</v>
+      </c>
+      <c r="D143" t="s">
+        <v>490</v>
+      </c>
+      <c r="E143" t="s">
+        <v>491</v>
+      </c>
+      <c r="F143" t="s">
+        <v>492</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>538</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>539</v>
+      </c>
+      <c r="D144" t="s">
+        <v>490</v>
+      </c>
+      <c r="E144" t="s">
+        <v>491</v>
+      </c>
+      <c r="F144" t="s">
+        <v>507</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H144" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>542</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>120</v>
+      </c>
+      <c r="D145" t="s">
+        <v>490</v>
+      </c>
+      <c r="E145" t="s">
+        <v>491</v>
+      </c>
+      <c r="F145" t="s">
+        <v>492</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H145" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>545</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>546</v>
+      </c>
+      <c r="D146" t="s">
+        <v>490</v>
+      </c>
+      <c r="E146" t="s">
+        <v>491</v>
+      </c>
+      <c r="F146" t="s">
+        <v>492</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H146" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>549</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>550</v>
+      </c>
+      <c r="D147" t="s">
+        <v>490</v>
+      </c>
+      <c r="E147" t="s">
+        <v>491</v>
+      </c>
+      <c r="F147" t="s">
+        <v>507</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H147" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>553</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>554</v>
+      </c>
+      <c r="D148" t="s">
+        <v>490</v>
+      </c>
+      <c r="E148" t="s">
+        <v>491</v>
+      </c>
+      <c r="F148" t="s">
+        <v>492</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H148" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>557</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>558</v>
+      </c>
+      <c r="D149" t="s">
+        <v>490</v>
+      </c>
+      <c r="E149" t="s">
+        <v>491</v>
+      </c>
+      <c r="F149" t="s">
+        <v>492</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H149" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>561</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>562</v>
+      </c>
+      <c r="D150" t="s">
+        <v>490</v>
+      </c>
+      <c r="E150" t="s">
+        <v>491</v>
+      </c>
+      <c r="F150" t="s">
+        <v>492</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H150" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>565</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>466</v>
+      </c>
+      <c r="D151" t="s">
+        <v>490</v>
+      </c>
+      <c r="E151" t="s">
+        <v>491</v>
+      </c>
+      <c r="F151" t="s">
+        <v>507</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H151" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>568</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>569</v>
+      </c>
+      <c r="D152" t="s">
+        <v>490</v>
+      </c>
+      <c r="E152" t="s">
+        <v>491</v>
+      </c>
+      <c r="F152" t="s">
+        <v>507</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H152" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>573</v>
+      </c>
+      <c r="D153" t="s">
+        <v>490</v>
+      </c>
+      <c r="E153" t="s">
+        <v>491</v>
+      </c>
+      <c r="F153" t="s">
+        <v>507</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H153" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>576</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>577</v>
+      </c>
+      <c r="D154" t="s">
+        <v>490</v>
+      </c>
+      <c r="E154" t="s">
+        <v>491</v>
+      </c>
+      <c r="F154" t="s">
+        <v>507</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H154" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>581</v>
+      </c>
+      <c r="D155" t="s">
+        <v>490</v>
+      </c>
+      <c r="E155" t="s">
+        <v>491</v>
+      </c>
+      <c r="F155" t="s">
+        <v>507</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H155" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>584</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>585</v>
+      </c>
+      <c r="D156" t="s">
+        <v>490</v>
+      </c>
+      <c r="E156" t="s">
+        <v>491</v>
+      </c>
+      <c r="F156" t="s">
+        <v>507</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H156" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>588</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>589</v>
+      </c>
+      <c r="D157" t="s">
+        <v>490</v>
+      </c>
+      <c r="E157" t="s">
+        <v>491</v>
+      </c>
+      <c r="F157" t="s">
+        <v>507</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H157" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>592</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>593</v>
+      </c>
+      <c r="D158" t="s">
+        <v>490</v>
+      </c>
+      <c r="E158" t="s">
+        <v>491</v>
+      </c>
+      <c r="F158" t="s">
+        <v>492</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H158" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>596</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>597</v>
+      </c>
+      <c r="D159" t="s">
+        <v>490</v>
+      </c>
+      <c r="E159" t="s">
+        <v>491</v>
+      </c>
+      <c r="F159" t="s">
+        <v>507</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H159" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>600</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>601</v>
+      </c>
+      <c r="D160" t="s">
+        <v>490</v>
+      </c>
+      <c r="E160" t="s">
+        <v>491</v>
+      </c>
+      <c r="F160" t="s">
+        <v>492</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H160" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>604</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>605</v>
+      </c>
+      <c r="D161" t="s">
+        <v>490</v>
+      </c>
+      <c r="E161" t="s">
+        <v>491</v>
+      </c>
+      <c r="F161" t="s">
+        <v>507</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H161" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>607</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>608</v>
+      </c>
+      <c r="E162" t="s">
+        <v>609</v>
+      </c>
+      <c r="F162" t="s">
+        <v>610</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H162" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>613</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>23</v>
+      </c>
+      <c r="D163" t="s">
+        <v>608</v>
+      </c>
+      <c r="E163" t="s">
+        <v>609</v>
+      </c>
+      <c r="F163" t="s">
+        <v>131</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H163" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>616</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>27</v>
+      </c>
+      <c r="D164" t="s">
+        <v>608</v>
+      </c>
+      <c r="E164" t="s">
+        <v>609</v>
+      </c>
+      <c r="F164" t="s">
+        <v>60</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H164" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>619</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" t="s">
+        <v>490</v>
+      </c>
+      <c r="E165" t="s">
+        <v>620</v>
+      </c>
+      <c r="F165" t="s">
+        <v>246</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H165" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>623</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>23</v>
+      </c>
+      <c r="D166" t="s">
+        <v>490</v>
+      </c>
+      <c r="E166" t="s">
+        <v>620</v>
+      </c>
+      <c r="F166" t="s">
+        <v>246</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H166" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>626</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>27</v>
+      </c>
+      <c r="D167" t="s">
+        <v>490</v>
+      </c>
+      <c r="E167" t="s">
+        <v>620</v>
+      </c>
+      <c r="F167" t="s">
+        <v>492</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H167" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>629</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>32</v>
+      </c>
+      <c r="D168" t="s">
+        <v>490</v>
+      </c>
+      <c r="E168" t="s">
+        <v>620</v>
+      </c>
+      <c r="F168" t="s">
+        <v>246</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H168" t="s">
+        <v>631</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4728,50 +6755,105 @@
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>